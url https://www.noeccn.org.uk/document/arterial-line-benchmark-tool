--- v0 (2026-05-07)
+++ v1 (2026-09-28)
@@ -4,104 +4,104 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\a&amp;e_LGIJUB\WYCCODN\Network Admin\Benchmarking 2023 onwards\Benchmarking Tools\2025 10 observations\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\a&amp;e_LGIJUB\WYCCODN\Network Admin\Benchmarking 2023 onwards\Benchmarking Tools\2026 updates\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BBC0DF7D-088B-4CF9-90BA-000702CFD636}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{169EA313-262A-4563-8691-7EF44E47D172}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-19310" yWindow="-930" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Arterial Line Benchmark" sheetId="1" r:id="rId1"/>
     <sheet name="Action Plan" sheetId="3" r:id="rId2"/>
     <sheet name="Data" sheetId="2" state="hidden" r:id="rId3"/>
     <sheet name="Sheet1" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N14" i="1" l="1"/>
   <c r="N15" i="1"/>
   <c r="N16" i="1"/>
   <c r="N17" i="1"/>
   <c r="N18" i="1"/>
   <c r="N19" i="1"/>
   <c r="N20" i="1"/>
   <c r="N21" i="1"/>
   <c r="N22" i="1"/>
   <c r="N23" i="1"/>
   <c r="N24" i="1"/>
   <c r="N13" i="1"/>
   <c r="N25" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="91">
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Care Element</t>
   </si>
   <si>
     <t>% when element of care was performed</t>
   </si>
   <si>
     <t>Total Compliance</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Observation 1</t>
   </si>
   <si>
     <t>Observation 2</t>
   </si>
   <si>
     <t>Observation 3</t>
   </si>
   <si>
@@ -195,53 +195,50 @@
     <t>South Tyneside</t>
   </si>
   <si>
     <t>QE, Gateshead</t>
   </si>
   <si>
     <t>Sunderland</t>
   </si>
   <si>
     <t xml:space="preserve">Durham </t>
   </si>
   <si>
     <t>Darlington</t>
   </si>
   <si>
     <t>North Tees</t>
   </si>
   <si>
     <t>Cumberland Infirmary</t>
   </si>
   <si>
     <t>West Cumberland</t>
   </si>
   <si>
     <t xml:space="preserve">James Cook General </t>
-  </si>
-[...1 lines deleted...]
-    <t>James Cook Cardiac</t>
   </si>
   <si>
     <t>James Cook Spinal</t>
   </si>
   <si>
     <t>James Cook Neuro</t>
   </si>
   <si>
     <t xml:space="preserve">LTHT J54 General </t>
   </si>
   <si>
     <t xml:space="preserve">LTHT J81 Surg / Onc </t>
   </si>
   <si>
     <t xml:space="preserve">LTHT Cardiac </t>
   </si>
   <si>
     <t xml:space="preserve">LTHT Neuro </t>
   </si>
   <si>
     <t xml:space="preserve">LTHT General </t>
   </si>
   <si>
     <t>Barnsley</t>
   </si>
@@ -395,50 +392,59 @@
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 The following benchmark should be undertaken for patients who are have an arterial line insutu
 Within the month, select 10 patients (observations) and review their care. 
 If it is not possible to review 10 different patients, it is acceptable to review the care of a patient more than once in a different 24 hour period.
 Insert 1 for Yes, 0 for No or NA where appropriate from the drop down box.
 Where improvement actions are required, please complete action plan tab.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">
 Is there documented evidence of the date and time the arterial line was inserted? (Royal Marsden Manual of Clinical and Cancer Procedures. 10th Edition. 2020)</t>
   </si>
   <si>
     <t>Is the arterial line secured by sutures or with a sutureless catheter securement device? (Royal Marsden Manual of Clinical and Cancer Procedures. 10th Edition. 2020)(Can include a dressing for arterial line)</t>
   </si>
   <si>
     <t>Plowright C, Sumnall R (2022) Essential critical care skills 3: arterial line care. Nursing Times [online]; 118: 1, 24-26.</t>
   </si>
   <si>
     <t xml:space="preserve">Is there documented evidence that the arterial line transducer been calibrated (zero'd) at least once per shift (Plowright &amp; Sumnall 2021) and on major patient repositioning (such as proning &amp; transferring to chair/bed)? </t>
+  </si>
+  <si>
+    <t>Awaiting review once EPIC 4 released</t>
+  </si>
+  <si>
+    <t>James Cook Cardiac HDU</t>
+  </si>
+  <si>
+    <t>James Cook Cardiac ICU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -647,227 +653,112 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>504825</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>187325</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>34925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 6">
+        <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F2E2E7E-4D59-44E4-BFFB-F30F90F5BAEF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1"/>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1219200" y="0"/>
-          <a:ext cx="1700931" cy="501650"/>
+          <a:off x="1266825" y="0"/>
+          <a:ext cx="5934075" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-      </xdr:spPr>
-[...130 lines deleted...]
-        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1127,779 +1018,784 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="3" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="B1:O44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F3" sqref="F3"/>
+    <sheetView tabSelected="1" topLeftCell="A18" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="9.90625" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="14" width="14.36328125" customWidth="1"/>
+    <col min="2" max="2" width="9.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="77.140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" customWidth="1"/>
+    <col min="5" max="6" width="9.5703125" customWidth="1"/>
+    <col min="7" max="7" width="9.42578125" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="13" width="9.140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="14.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:15" s="1" customFormat="1" ht="58" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:15" s="1" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C1" s="2"/>
     </row>
-    <row r="2" spans="2:15" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:15" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C2" s="16" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="3" spans="2:15" ht="121.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3" spans="2:15" ht="121.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="15" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="4" spans="2:15" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="4" spans="2:15" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="15"/>
     </row>
-    <row r="5" spans="2:15" s="1" customFormat="1" ht="24.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:15" s="1" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C5" s="7"/>
     </row>
-    <row r="6" spans="2:15" s="1" customFormat="1" ht="24.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:15" s="1" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="24" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="33"/>
     </row>
-    <row r="7" spans="2:15" s="1" customFormat="1" ht="24.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:15" s="1" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="25" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="7"/>
     </row>
-    <row r="8" spans="2:15" s="1" customFormat="1" ht="24.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:15" s="1" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C8" s="15"/>
     </row>
-    <row r="9" spans="2:15" s="1" customFormat="1" ht="18.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:15" s="1" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C9" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="4"/>
     </row>
-    <row r="10" spans="2:15" ht="30.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:15" ht="30.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C10" s="30" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D10" s="17"/>
       <c r="F10" s="22" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="22" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="22" t="s">
         <v>4</v>
       </c>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="31"/>
       <c r="L10" s="31"/>
       <c r="M10" s="31"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
-    <row r="11" spans="2:15" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:15" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
     </row>
-    <row r="12" spans="2:15" s="1" customFormat="1" ht="39" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:15" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="B12" s="4"/>
       <c r="C12" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="32" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="32" t="s">
         <v>6</v>
       </c>
       <c r="F12" s="32" t="s">
         <v>7</v>
       </c>
       <c r="G12" s="32" t="s">
         <v>8</v>
       </c>
       <c r="H12" s="32" t="s">
         <v>9</v>
       </c>
       <c r="I12" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="J12" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="J12" s="32" t="s">
+      <c r="K12" s="32" t="s">
         <v>74</v>
       </c>
-      <c r="K12" s="32" t="s">
+      <c r="L12" s="32" t="s">
         <v>75</v>
       </c>
-      <c r="L12" s="32" t="s">
+      <c r="M12" s="32" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="N12" s="10" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="13" spans="2:15" ht="37" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:15" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="13">
         <v>1</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="26"/>
       <c r="G13" s="26"/>
       <c r="H13" s="26"/>
       <c r="I13" s="26"/>
       <c r="J13" s="26"/>
       <c r="K13" s="26"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="N13" s="9">
         <f>SUM(D13:M13)/10+IF(D13="NA",0.1)+IF(E13="NA",0.1)+IF(F13="NA",0.1)+IF(G13="NA",0.1)+IF(H13="NA",0.1)+IF(I13="NA",0.1)+IF(J13="NA",0.1)+IF(K13="NA",0.1)+IF(L13="NA",0.1)+IF(M13="NA",0.1)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="2:15" ht="46" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:15" ht="45.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="13">
         <v>2</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="9">
         <f t="shared" ref="N14:N24" si="0">SUM(D14:M14)/10+IF(D14="NA",0.1)+IF(E14="NA",0.1)+IF(F14="NA",0.1)+IF(G14="NA",0.1)+IF(H14="NA",0.1)+IF(I14="NA",0.1)+IF(J14="NA",0.1)+IF(K14="NA",0.1)+IF(L14="NA",0.1)+IF(M14="NA",0.1)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="2:15" ht="32.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:15" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="13">
         <v>3</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D15" s="26"/>
       <c r="E15" s="26"/>
       <c r="F15" s="26"/>
       <c r="G15" s="26"/>
       <c r="H15" s="26"/>
       <c r="I15" s="26"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="2:15" ht="27.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:15" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="13">
         <v>4</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="26"/>
       <c r="G16" s="26"/>
       <c r="H16" s="26"/>
       <c r="I16" s="26"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="2:14" s="1" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:14" s="1" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="13">
         <v>5</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="26"/>
       <c r="G17" s="26"/>
       <c r="H17" s="26"/>
       <c r="I17" s="26"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="N17" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:14" s="1" customFormat="1" ht="161" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:14" s="1" customFormat="1" ht="161.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="13">
         <v>6</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D18" s="26"/>
       <c r="E18" s="26"/>
       <c r="F18" s="26"/>
       <c r="G18" s="26"/>
       <c r="H18" s="26"/>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
       <c r="N18" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="2:14" ht="38" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:14" ht="51" x14ac:dyDescent="0.2">
       <c r="B19" s="13">
         <v>7</v>
       </c>
       <c r="C19" s="17" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="26"/>
       <c r="G19" s="26"/>
       <c r="H19" s="26"/>
       <c r="I19" s="26"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="2:14" s="1" customFormat="1" ht="38" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:14" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="B20" s="13">
         <v>8</v>
       </c>
       <c r="C20" s="17" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="26"/>
       <c r="G20" s="26"/>
       <c r="H20" s="26"/>
       <c r="I20" s="26"/>
       <c r="J20" s="26"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="2:14" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:14" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B21" s="13">
         <v>9</v>
       </c>
       <c r="C21" s="17" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="26"/>
       <c r="G21" s="26"/>
       <c r="H21" s="26"/>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:14" s="1" customFormat="1" ht="26" x14ac:dyDescent="0.3">
+    <row r="22" spans="2:14" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B22" s="13">
         <v>10</v>
       </c>
       <c r="C22" s="17" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="26"/>
       <c r="G22" s="26"/>
       <c r="H22" s="26"/>
       <c r="I22" s="26"/>
       <c r="J22" s="26"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="2:14" s="1" customFormat="1" ht="38" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:14" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="B23" s="13">
         <v>11</v>
       </c>
       <c r="C23" s="17" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D23" s="26"/>
       <c r="E23" s="26"/>
       <c r="F23" s="26"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
       <c r="I23" s="26"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="2:14" s="1" customFormat="1" ht="38" x14ac:dyDescent="0.3">
+    <row r="24" spans="2:14" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="B24" s="13">
         <v>12</v>
       </c>
       <c r="C24" s="17" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="26"/>
       <c r="H24" s="26"/>
       <c r="I24" s="26"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="2:14" ht="13" x14ac:dyDescent="0.3">
+    <row r="25" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B25" s="4"/>
       <c r="C25" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
       <c r="K25" s="9"/>
       <c r="L25" s="9"/>
       <c r="M25" s="9"/>
       <c r="N25" s="11">
         <f>SUM(N13:N24)/12</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="2:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:14" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C26" s="3"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
     </row>
-    <row r="27" spans="2:14" ht="13" x14ac:dyDescent="0.3">
+    <row r="27" spans="2:14" x14ac:dyDescent="0.2">
       <c r="C27" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="2:14" ht="25" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:14" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B28" s="1">
         <v>1</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="29" spans="2:14" s="1" customFormat="1" ht="50" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="29" spans="2:14" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="B29" s="1">
         <v>2</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D29" s="2"/>
     </row>
-    <row r="30" spans="2:14" ht="25" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:14" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B30" s="1">
         <v>3</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D30" s="2"/>
     </row>
-    <row r="31" spans="2:14" ht="25" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:14" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B31" s="1">
         <v>4</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D31" s="2"/>
     </row>
-    <row r="32" spans="2:14" ht="25" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:14" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B32" s="1">
         <v>5</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D32" s="2"/>
     </row>
-    <row r="39" spans="3:3" x14ac:dyDescent="0.25">
+    <row r="36" spans="3:3" x14ac:dyDescent="0.2">
+      <c r="C36" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="39" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C39" s="12"/>
     </row>
-    <row r="40" spans="3:3" x14ac:dyDescent="0.25">
+    <row r="40" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C40" s="12"/>
     </row>
-    <row r="41" spans="3:3" x14ac:dyDescent="0.25">
+    <row r="41" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C41" s="12"/>
     </row>
-    <row r="42" spans="3:3" x14ac:dyDescent="0.25">
+    <row r="42" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C42" s="12"/>
     </row>
-    <row r="43" spans="3:3" x14ac:dyDescent="0.25">
+    <row r="43" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C43" s="12"/>
     </row>
-    <row r="44" spans="3:3" x14ac:dyDescent="0.25">
+    <row r="44" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C44" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>Data!$B$3:$B$4</xm:f>
           </x14:formula1>
           <xm:sqref>D10 D13:M24</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000002000000}">
           <x14:formula1>
-            <xm:f>Data!$B$8:$B$53</xm:f>
+            <xm:f>Data!$B$8:$B$54</xm:f>
           </x14:formula1>
           <xm:sqref>C5</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000003000000}">
           <x14:formula1>
-            <xm:f>Data!$G$3:$G$38</xm:f>
+            <xm:f>Data!$G$15:$G$51</xm:f>
           </x14:formula1>
           <xm:sqref>C6</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="B2:L14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="13.6328125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="43.54296875" customWidth="1"/>
+    <col min="2" max="2" width="13.5703125" customWidth="1"/>
+    <col min="3" max="3" width="50.140625" customWidth="1"/>
+    <col min="4" max="5" width="8.85546875" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="43.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:12" ht="50" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="18" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="34" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="35"/>
       <c r="E2" s="36"/>
       <c r="F2" s="18" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="34" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="36"/>
       <c r="I2" s="34" t="s">
         <v>14</v>
       </c>
       <c r="J2" s="36"/>
       <c r="K2" s="34" t="s">
         <v>15</v>
       </c>
       <c r="L2" s="36"/>
     </row>
-    <row r="3" spans="2:12" ht="50" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="19">
         <v>1</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="38"/>
       <c r="E3" s="39"/>
       <c r="F3" s="20"/>
       <c r="G3" s="37"/>
       <c r="H3" s="39"/>
       <c r="I3" s="37"/>
       <c r="J3" s="39"/>
       <c r="K3" s="37"/>
       <c r="L3" s="39"/>
     </row>
-    <row r="4" spans="2:12" ht="50" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="19">
         <v>2</v>
       </c>
       <c r="C4" s="37"/>
       <c r="D4" s="38"/>
       <c r="E4" s="39"/>
       <c r="F4" s="20"/>
       <c r="G4" s="37"/>
       <c r="H4" s="39"/>
       <c r="I4" s="37"/>
       <c r="J4" s="39"/>
       <c r="K4" s="37"/>
       <c r="L4" s="39"/>
     </row>
-    <row r="5" spans="2:12" ht="50" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="19">
         <v>3</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="39"/>
       <c r="F5" s="20"/>
       <c r="G5" s="37"/>
       <c r="H5" s="39"/>
       <c r="I5" s="37"/>
       <c r="J5" s="39"/>
       <c r="K5" s="37"/>
       <c r="L5" s="39"/>
     </row>
-    <row r="6" spans="2:12" ht="50" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="19">
         <v>4</v>
       </c>
       <c r="C6" s="37"/>
       <c r="D6" s="38"/>
       <c r="E6" s="39"/>
       <c r="F6" s="20"/>
       <c r="G6" s="37"/>
       <c r="H6" s="39"/>
       <c r="I6" s="37"/>
       <c r="J6" s="39"/>
       <c r="K6" s="37"/>
       <c r="L6" s="39"/>
     </row>
-    <row r="7" spans="2:12" ht="50" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="19">
         <v>5</v>
       </c>
       <c r="C7" s="37"/>
       <c r="D7" s="38"/>
       <c r="E7" s="39"/>
       <c r="F7" s="20"/>
       <c r="G7" s="37"/>
       <c r="H7" s="39"/>
       <c r="I7" s="37"/>
       <c r="J7" s="39"/>
       <c r="K7" s="37"/>
       <c r="L7" s="39"/>
     </row>
-    <row r="8" spans="2:12" ht="50" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="19">
         <v>6</v>
       </c>
       <c r="C8" s="37"/>
       <c r="D8" s="38"/>
       <c r="E8" s="39"/>
       <c r="F8" s="20"/>
       <c r="G8" s="37"/>
       <c r="H8" s="39"/>
       <c r="I8" s="37"/>
       <c r="J8" s="39"/>
       <c r="K8" s="37"/>
       <c r="L8" s="39"/>
     </row>
-    <row r="9" spans="2:12" ht="50" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="19">
         <v>7</v>
       </c>
       <c r="C9" s="37"/>
       <c r="D9" s="38"/>
       <c r="E9" s="39"/>
       <c r="F9" s="20"/>
       <c r="G9" s="37"/>
       <c r="H9" s="39"/>
       <c r="I9" s="37"/>
       <c r="J9" s="39"/>
       <c r="K9" s="37"/>
       <c r="L9" s="39"/>
     </row>
-    <row r="10" spans="2:12" ht="50" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="19">
         <v>8</v>
       </c>
       <c r="C10" s="37"/>
       <c r="D10" s="38"/>
       <c r="E10" s="39"/>
       <c r="F10" s="20"/>
       <c r="G10" s="37"/>
       <c r="H10" s="39"/>
       <c r="I10" s="37"/>
       <c r="J10" s="39"/>
       <c r="K10" s="37"/>
       <c r="L10" s="39"/>
     </row>
-    <row r="11" spans="2:12" ht="50" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="19">
         <v>9</v>
       </c>
       <c r="C11" s="37"/>
       <c r="D11" s="38"/>
       <c r="E11" s="39"/>
       <c r="F11" s="20"/>
       <c r="G11" s="37"/>
       <c r="H11" s="39"/>
       <c r="I11" s="37"/>
       <c r="J11" s="39"/>
       <c r="K11" s="37"/>
       <c r="L11" s="39"/>
     </row>
-    <row r="12" spans="2:12" ht="50" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="19">
         <v>10</v>
       </c>
       <c r="C12" s="37"/>
       <c r="D12" s="38"/>
       <c r="E12" s="39"/>
       <c r="F12" s="20"/>
       <c r="G12" s="37"/>
       <c r="H12" s="39"/>
       <c r="I12" s="37"/>
       <c r="J12" s="39"/>
       <c r="K12" s="37"/>
       <c r="L12" s="39"/>
     </row>
-    <row r="13" spans="2:12" s="1" customFormat="1" ht="50" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:12" s="1" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="19">
         <v>11</v>
       </c>
       <c r="C13" s="27"/>
       <c r="D13" s="28"/>
       <c r="E13" s="29"/>
       <c r="F13" s="20"/>
       <c r="G13" s="27"/>
       <c r="H13" s="29"/>
       <c r="I13" s="27"/>
       <c r="J13" s="29"/>
       <c r="K13" s="27"/>
       <c r="L13" s="29"/>
     </row>
-    <row r="14" spans="2:12" ht="50" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="19">
         <v>12</v>
       </c>
       <c r="C14" s="37"/>
       <c r="D14" s="38"/>
       <c r="E14" s="39"/>
       <c r="F14" s="20"/>
       <c r="G14" s="37"/>
       <c r="H14" s="39"/>
       <c r="I14" s="37"/>
       <c r="J14" s="39"/>
       <c r="K14" s="37"/>
       <c r="L14" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="48">
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="I14:J14"/>
     <mergeCell ref="K14:L14"/>
     <mergeCell ref="C10:E10"/>
@@ -1927,423 +1823,468 @@
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="B3:G53"/>
+  <dimension ref="B3:G54"/>
   <sheetViews>
-    <sheetView topLeftCell="A20" workbookViewId="0">
-      <selection activeCell="J32" sqref="J32"/>
+    <sheetView topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="I50" sqref="I50"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="17.6328125" customWidth="1"/>
+    <col min="2" max="2" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B3">
         <v>1</v>
       </c>
       <c r="G3" s="23">
         <v>45901</v>
       </c>
     </row>
-    <row r="4" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B4">
         <v>0</v>
       </c>
       <c r="G4" s="23">
         <v>45931</v>
       </c>
     </row>
-    <row r="5" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="23">
         <v>45962</v>
       </c>
     </row>
-    <row r="6" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:7" x14ac:dyDescent="0.2">
       <c r="G6" s="23">
         <v>45992</v>
       </c>
     </row>
-    <row r="7" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:7" x14ac:dyDescent="0.2">
       <c r="G7" s="23">
         <v>46023</v>
       </c>
     </row>
-    <row r="8" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="23">
         <v>46054</v>
       </c>
     </row>
-    <row r="9" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="23">
         <v>46082</v>
       </c>
     </row>
-    <row r="10" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B10" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="23">
         <v>46113</v>
       </c>
     </row>
-    <row r="11" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="23">
         <v>46143</v>
       </c>
     </row>
-    <row r="12" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="23">
         <v>46174</v>
       </c>
     </row>
-    <row r="13" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B13" t="s">
         <v>25</v>
       </c>
       <c r="G13" s="23">
         <v>46204</v>
       </c>
     </row>
-    <row r="14" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:7" x14ac:dyDescent="0.2">
       <c r="G14" s="23">
         <v>46235</v>
       </c>
     </row>
-    <row r="15" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="G15" s="23">
         <v>46266</v>
       </c>
     </row>
-    <row r="16" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B16" t="s">
         <v>27</v>
       </c>
       <c r="G16" s="23">
         <v>46296</v>
       </c>
     </row>
-    <row r="17" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B17" t="s">
         <v>28</v>
       </c>
       <c r="G17" s="23">
         <v>46327</v>
       </c>
     </row>
-    <row r="18" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B18" t="s">
         <v>29</v>
       </c>
       <c r="G18" s="23">
         <v>46357</v>
       </c>
     </row>
-    <row r="19" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B19" t="s">
         <v>30</v>
       </c>
       <c r="G19" s="23">
         <v>46388</v>
       </c>
     </row>
-    <row r="20" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B20" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="23">
         <v>46419</v>
       </c>
     </row>
-    <row r="21" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B21" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G21" s="23">
         <v>46447</v>
       </c>
     </row>
-    <row r="22" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B22" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G22" s="23">
         <v>46478</v>
       </c>
     </row>
-    <row r="23" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B23" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G23" s="23">
         <v>46508</v>
       </c>
     </row>
-    <row r="24" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B24" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G24" s="23">
         <v>46539</v>
       </c>
     </row>
-    <row r="25" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B25" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G25" s="23">
         <v>46569</v>
       </c>
     </row>
-    <row r="26" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:7" x14ac:dyDescent="0.2">
       <c r="G26" s="23">
         <v>46600</v>
       </c>
     </row>
-    <row r="27" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B27" t="s">
         <v>32</v>
       </c>
       <c r="G27" s="23">
         <v>46631</v>
       </c>
     </row>
-    <row r="28" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B28" t="s">
         <v>33</v>
       </c>
       <c r="G28" s="23">
         <v>46661</v>
       </c>
     </row>
-    <row r="29" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B29" t="s">
         <v>34</v>
       </c>
       <c r="G29" s="23">
         <v>46692</v>
       </c>
     </row>
-    <row r="30" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B30" t="s">
         <v>35</v>
       </c>
       <c r="G30" s="23">
         <v>46722</v>
       </c>
     </row>
-    <row r="31" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B31" t="s">
         <v>36</v>
       </c>
       <c r="G31" s="23">
         <v>46753</v>
       </c>
     </row>
-    <row r="32" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B32" t="s">
         <v>37</v>
       </c>
       <c r="G32" s="23">
         <v>46784</v>
       </c>
     </row>
-    <row r="33" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B33" t="s">
         <v>38</v>
       </c>
       <c r="G33" s="23">
         <v>46813</v>
       </c>
     </row>
-    <row r="34" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B34" t="s">
         <v>39</v>
       </c>
       <c r="G34" s="23">
         <v>46844</v>
       </c>
     </row>
-    <row r="35" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B35" t="s">
         <v>40</v>
       </c>
       <c r="G35" s="23">
         <v>46874</v>
       </c>
     </row>
-    <row r="36" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B36" t="s">
         <v>41</v>
       </c>
       <c r="G36" s="23">
         <v>46905</v>
       </c>
     </row>
-    <row r="37" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B37" t="s">
         <v>42</v>
       </c>
       <c r="G37" s="23">
         <v>46935</v>
       </c>
     </row>
-    <row r="38" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B38" t="s">
         <v>45</v>
       </c>
       <c r="G38" s="23">
         <v>46966</v>
       </c>
     </row>
-    <row r="39" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B39" t="s">
+        <v>90</v>
+      </c>
+      <c r="G39" s="23">
+        <v>46997</v>
+      </c>
+    </row>
+    <row r="40" spans="2:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G40" s="23">
+        <v>47027</v>
+      </c>
+    </row>
+    <row r="41" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B41" t="s">
         <v>46</v>
       </c>
-      <c r="G39" s="23"/>
-[...2 lines deleted...]
-      <c r="B40" t="s">
+      <c r="G41" s="23">
+        <v>47058</v>
+      </c>
+    </row>
+    <row r="42" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B42" t="s">
         <v>47</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="B42" t="s">
+      <c r="G42" s="23">
+        <v>47088</v>
+      </c>
+    </row>
+    <row r="43" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B43" t="s">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B43" t="s">
+      <c r="G43" s="23">
+        <v>47119</v>
+      </c>
+    </row>
+    <row r="44" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B44" t="s">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B45" t="s">
+      <c r="G44" s="23">
+        <v>47150</v>
+      </c>
+    </row>
+    <row r="45" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G45" s="23">
+        <v>47178</v>
+      </c>
+    </row>
+    <row r="46" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B46" t="s">
+        <v>53</v>
+      </c>
+      <c r="G46" s="23">
+        <v>47209</v>
+      </c>
+    </row>
+    <row r="47" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B47" t="s">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B46" t="s">
+      <c r="G47" s="23">
+        <v>47239</v>
+      </c>
+    </row>
+    <row r="48" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B48" t="s">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B47" t="s">
+      <c r="G48" s="23">
+        <v>47270</v>
+      </c>
+    </row>
+    <row r="49" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B49" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B48" t="s">
+      <c r="G49" s="23">
+        <v>47300</v>
+      </c>
+    </row>
+    <row r="50" spans="2:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="G50" s="23">
+        <v>47331</v>
+      </c>
+    </row>
+    <row r="51" spans="2:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="G51" s="23">
+        <v>47362</v>
+      </c>
+    </row>
+    <row r="52" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B52" s="1" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="53" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B53" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="49" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="B52" t="s">
+    <row r="54" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B54" t="s">
         <v>58</v>
-      </c>
-[...3 lines deleted...]
-        <v>59</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B46" sqref="B46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Arterial Line Benchmark</vt:lpstr>
       <vt:lpstr>Action Plan</vt:lpstr>
       <vt:lpstr>Data</vt:lpstr>