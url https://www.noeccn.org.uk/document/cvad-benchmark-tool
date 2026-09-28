--- v0 (2026-05-07)
+++ v1 (2026-09-28)
@@ -5,109 +5,109 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\a&amp;e_LGIJUB\WYCCODN\Network Admin\Benchmarking 2023 onwards\Benchmarking Tools\2025 10 observations\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\a&amp;e_LGIJUB\WYCCODN\Network Admin\Benchmarking 2023 onwards\Benchmarking Tools\2026 updates\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{72B42A4D-F5DC-44ED-B6EA-AFF748222235}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B031396-9114-4400-A29B-5F6D5DAE0AD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-19310" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-19310" yWindow="-930" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CVAD Benchmark" sheetId="1" r:id="rId1"/>
     <sheet name="Appendix 1" sheetId="4" r:id="rId2"/>
     <sheet name="Action Plan" sheetId="3" r:id="rId3"/>
     <sheet name="Data" sheetId="2" state="hidden" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N27" i="1" l="1"/>
   <c r="N31" i="1" s="1"/>
   <c r="N15" i="1"/>
   <c r="N16" i="1"/>
   <c r="N17" i="1"/>
   <c r="N18" i="1"/>
   <c r="N19" i="1"/>
   <c r="N20" i="1"/>
   <c r="N21" i="1"/>
   <c r="N22" i="1"/>
   <c r="N23" i="1"/>
   <c r="N24" i="1"/>
   <c r="N25" i="1"/>
   <c r="N26" i="1"/>
   <c r="N28" i="1"/>
   <c r="N29" i="1"/>
   <c r="N30" i="1"/>
   <c r="N14" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="104">
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Care Element</t>
   </si>
   <si>
     <t>% when element of care was performed</t>
   </si>
   <si>
     <t>Total Compliance</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Observation 1</t>
   </si>
   <si>
     <t>Observation 2</t>
   </si>
   <si>
     <t>Observation 3</t>
   </si>
   <si>
@@ -201,53 +201,50 @@
     <t>South Tyneside</t>
   </si>
   <si>
     <t>QE, Gateshead</t>
   </si>
   <si>
     <t>Sunderland</t>
   </si>
   <si>
     <t xml:space="preserve">Durham </t>
   </si>
   <si>
     <t>Darlington</t>
   </si>
   <si>
     <t>North Tees</t>
   </si>
   <si>
     <t>Cumberland Infirmary</t>
   </si>
   <si>
     <t>West Cumberland</t>
   </si>
   <si>
     <t xml:space="preserve">James Cook General </t>
-  </si>
-[...1 lines deleted...]
-    <t>James Cook Cardiac</t>
   </si>
   <si>
     <t>James Cook Spinal</t>
   </si>
   <si>
     <t>James Cook Neuro</t>
   </si>
   <si>
     <t xml:space="preserve">LTHT J54 General </t>
   </si>
   <si>
     <t xml:space="preserve">LTHT J81 Surg / Onc </t>
   </si>
   <si>
     <t xml:space="preserve">LTHT Cardiac </t>
   </si>
   <si>
     <t xml:space="preserve">LTHT Neuro </t>
   </si>
   <si>
     <t xml:space="preserve">LTHT General </t>
   </si>
   <si>
     <t>Barnsley</t>
   </si>
@@ -446,57 +443,66 @@
   <si>
     <t>Bench,S, Credland, N &amp; Hill, C (eds)( 2025) Critical Care Manual of Clinical Procedures and Competencies. Wiley Blackwell. Second Edition</t>
   </si>
   <si>
     <t>Hill BT. Role of central venous pressure monitoring in critical care settings. Nurs Stand. 2018; 32:(23)41-48 https://doi.org/10.7748/ns.2018.e10663</t>
   </si>
   <si>
     <t xml:space="preserve">Where the CVAD is used to monitor Central Venous Pressure, is there documented evidence that the transducer been calibrated (zero'd) at least once per shift and on major patient repositioning (such as proning &amp; transferring to chair/bed)? Hill (2018) </t>
   </si>
   <si>
     <t>Ball M, Singh A. Care of a Central Line. [Updated 2023 Jul 31]. In: StatPearls [Internet]. Treasure Island (FL): StatPearls Publishing; 2025 Jan-. Available from: https://www.ncbi.nlm.nih.gov/books/NBK564398/</t>
   </si>
   <si>
     <t>Is there documented evidence that lumens not used for continuous infusions have been flushed at least once per shift with sterile normal saline for injection to maintain patency? (EPIC3 IVAD34) (Royal Marsden Manual of Clinical and Cancer Procedures. 10th Edition. 2020)(Ball &amp; Singh 2023)</t>
   </si>
   <si>
     <t>Have administration sets in continuous use (including transducer set) been changed within the last 96 hours? (unless advised otherwise by manufacturer, the line has become disonnected or the CVAD is replaced)(EPIC3 IVAD37).</t>
   </si>
   <si>
     <t>Have administration sets for TPN been replaced within the last 24 hours? (EPIC3 IVAD 39)</t>
   </si>
   <si>
     <t>Propofol - IntraVENOUS Adult | NHS Injectable Medicines Guide (Medusa)</t>
   </si>
   <si>
-    <t>Have propofol infusion sets been replaced within the last 12 hours? (Medusa, Summary of Product Characteristics)</t>
-[...1 lines deleted...]
-  <si>
     <t>Part IB Summary of Product Characteristics.pdf</t>
   </si>
   <si>
-    <t>Summary of Product Characteristics (Page 11)</t>
+    <t>Have propofol infusion sets been replaced within the last 12 hours? (Medusa, Propofol Summary of Product Characteristics)</t>
+  </si>
+  <si>
+    <t>James Cook Cardiac HDU</t>
+  </si>
+  <si>
+    <t>James Cook Cardiac ICU</t>
+  </si>
+  <si>
+    <t>Awaiting further review once EPIC 4 released</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Summary of Product Characteristics (Page 11) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -608,51 +614,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
@@ -660,329 +666,228 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>161926</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>219076</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>1704106</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>295276</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>504825</xdr:rowOff>
+      <xdr:rowOff>1103650</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 6">
+        <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ECB9F0D-77B5-A207-AC7E-756FD02A94B0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1"/>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1219200" y="0"/>
-          <a:ext cx="1700931" cy="501650"/>
+          <a:off x="771526" y="219076"/>
+          <a:ext cx="5981700" cy="884574"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-      </xdr:spPr>
-[...130 lines deleted...]
-        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>596900</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>158750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>44450</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>158987</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
@@ -1339,1479 +1244,1546 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../QualImprovLeadNurse/BenchmarkSILSForum/WYCCNmeet/2026a%20January/Part%20IB%20Summary%20of%20Product%20Characteristics.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpoc.org.uk/sites/cpoc/files/documents/2022-12/CPOC_NatSSIPs2_Summary_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="3" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="B1:Q49"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A35" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G40" sqref="G40"/>
+    <sheetView tabSelected="1" topLeftCell="A22" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C27" sqref="C27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="10.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="77.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
     <col min="6" max="6" width="9.28515625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" customWidth="1"/>
     <col min="9" max="10" width="9.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.42578125" customWidth="1"/>
     <col min="17" max="17" width="48" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:15" s="1" customFormat="1" ht="57.95" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-    <row r="2" spans="2:15" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="2:15" s="1" customFormat="1" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C1"/>
+    </row>
+    <row r="2" spans="2:15" s="1" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C2" s="16" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="3" spans="2:15" ht="121.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C3" s="40" t="s">
-[...4 lines deleted...]
-      <c r="C4" s="41"/>
+      <c r="C3" s="36" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="4" spans="2:15" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C4" s="37"/>
     </row>
     <row r="5" spans="2:15" s="1" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="26" t="s">
-        <v>60</v>
+      <c r="B5" s="25" t="s">
+        <v>59</v>
       </c>
       <c r="C5" s="7"/>
     </row>
     <row r="6" spans="2:15" s="1" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="25" t="s">
+      <c r="B6" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="C6" s="38"/>
+      <c r="C6" s="35"/>
     </row>
     <row r="7" spans="2:15" s="1" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="26" t="s">
+      <c r="B7" s="25" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="7"/>
     </row>
     <row r="8" spans="2:15" s="1" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C8" s="15"/>
     </row>
     <row r="9" spans="2:15" s="1" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C9" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="4"/>
     </row>
     <row r="10" spans="2:15" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="C10" s="35" t="s">
-        <v>69</v>
+      <c r="C10" s="33" t="s">
+        <v>68</v>
       </c>
       <c r="D10" s="17"/>
-      <c r="F10" s="22" t="s">
+      <c r="F10" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="G10" s="22" t="s">
+      <c r="G10" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="H10" s="22" t="s">
+      <c r="H10" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="I10" s="23"/>
-[...3 lines deleted...]
-      <c r="M10" s="23"/>
+      <c r="I10" s="22"/>
+      <c r="J10" s="22"/>
+      <c r="K10" s="22"/>
+      <c r="L10" s="22"/>
+      <c r="M10" s="22"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
     <row r="11" spans="2:15" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="C11" s="17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D11" s="17"/>
-      <c r="F11" s="23"/>
-[...6 lines deleted...]
-      <c r="M11" s="23"/>
+      <c r="F11" s="22"/>
+      <c r="G11" s="22"/>
+      <c r="H11" s="22"/>
+      <c r="I11" s="22"/>
+      <c r="J11" s="22"/>
+      <c r="K11" s="22"/>
+      <c r="L11" s="22"/>
+      <c r="M11" s="22"/>
     </row>
     <row r="12" spans="2:15" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
     </row>
     <row r="13" spans="2:15" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="B13" s="4"/>
       <c r="C13" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="D13" s="37" t="s">
+      <c r="D13" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="E13" s="37" t="s">
+      <c r="E13" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="F13" s="37" t="s">
+      <c r="F13" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="G13" s="37" t="s">
+      <c r="G13" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="H13" s="37" t="s">
+      <c r="H13" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="I13" s="37" t="s">
+      <c r="I13" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="J13" s="34" t="s">
         <v>80</v>
       </c>
-      <c r="J13" s="37" t="s">
+      <c r="K13" s="34" t="s">
         <v>81</v>
       </c>
-      <c r="K13" s="37" t="s">
+      <c r="L13" s="34" t="s">
         <v>82</v>
       </c>
-      <c r="L13" s="37" t="s">
+      <c r="M13" s="34" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N13" s="10" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="2:15" ht="42.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="13">
         <v>1</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>66</v>
-[...10 lines deleted...]
-      <c r="M14" s="27"/>
+        <v>65</v>
+      </c>
+      <c r="D14" s="26"/>
+      <c r="E14" s="26"/>
+      <c r="F14" s="26"/>
+      <c r="G14" s="26"/>
+      <c r="H14" s="26"/>
+      <c r="I14" s="26"/>
+      <c r="J14" s="26"/>
+      <c r="K14" s="26"/>
+      <c r="L14" s="26"/>
+      <c r="M14" s="26"/>
       <c r="N14" s="9">
         <f>SUM(D14:M14)/10+IF(D14="NA",0.1)+IF(E14="NA",0.1)+IF(F14="NA",0.1)+IF(G14="NA",0.1)+IF(H14="NA",0.1)+IF(I14="NA",0.1)+IF(J14="NA",0.1)+IF(K14="NA",0.1)+IF(L14="NA",0.1)+IF(M14="NA",0.1)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:15" ht="38.25" x14ac:dyDescent="0.2">
       <c r="B15" s="13">
         <v>2</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>87</v>
-[...10 lines deleted...]
-      <c r="M15" s="27"/>
+        <v>86</v>
+      </c>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="26"/>
+      <c r="G15" s="26"/>
+      <c r="H15" s="26"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="26"/>
+      <c r="K15" s="26"/>
+      <c r="L15" s="26"/>
+      <c r="M15" s="26"/>
       <c r="N15" s="9">
         <f t="shared" ref="N15:N30" si="0">SUM(D15:M15)/10+IF(D15="NA",0.1)+IF(E15="NA",0.1)+IF(F15="NA",0.1)+IF(G15="NA",0.1)+IF(H15="NA",0.1)+IF(I15="NA",0.1)+IF(J15="NA",0.1)+IF(K15="NA",0.1)+IF(L15="NA",0.1)+IF(M15="NA",0.1)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:15" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="13">
         <v>3</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>88</v>
-[...10 lines deleted...]
-      <c r="M16" s="27"/>
+        <v>87</v>
+      </c>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="26"/>
+      <c r="G16" s="26"/>
+      <c r="H16" s="26"/>
+      <c r="I16" s="26"/>
+      <c r="J16" s="26"/>
+      <c r="K16" s="26"/>
+      <c r="L16" s="26"/>
+      <c r="M16" s="26"/>
       <c r="N16" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:17" ht="71.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="13">
         <v>4</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>67</v>
-[...10 lines deleted...]
-      <c r="M17" s="27"/>
+        <v>66</v>
+      </c>
+      <c r="D17" s="26"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="26"/>
+      <c r="G17" s="26"/>
+      <c r="H17" s="26"/>
+      <c r="I17" s="26"/>
+      <c r="J17" s="26"/>
+      <c r="K17" s="26"/>
+      <c r="L17" s="26"/>
+      <c r="M17" s="26"/>
       <c r="N17" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:17" s="1" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="13">
         <v>5</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>85</v>
-[...10 lines deleted...]
-      <c r="M18" s="27"/>
+        <v>84</v>
+      </c>
+      <c r="D18" s="26"/>
+      <c r="E18" s="26"/>
+      <c r="F18" s="26"/>
+      <c r="G18" s="26"/>
+      <c r="H18" s="26"/>
+      <c r="I18" s="26"/>
+      <c r="J18" s="26"/>
+      <c r="K18" s="26"/>
+      <c r="L18" s="26"/>
+      <c r="M18" s="26"/>
       <c r="N18" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:17" s="1" customFormat="1" ht="53.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="13">
         <v>6</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>61</v>
-[...10 lines deleted...]
-      <c r="M19" s="27"/>
+        <v>60</v>
+      </c>
+      <c r="D19" s="26"/>
+      <c r="E19" s="26"/>
+      <c r="F19" s="26"/>
+      <c r="G19" s="26"/>
+      <c r="H19" s="26"/>
+      <c r="I19" s="26"/>
+      <c r="J19" s="26"/>
+      <c r="K19" s="26"/>
+      <c r="L19" s="26"/>
+      <c r="M19" s="26"/>
       <c r="N19" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="Q19" s="32"/>
+      <c r="Q19" s="30"/>
     </row>
     <row r="20" spans="2:17" ht="153" x14ac:dyDescent="0.2">
       <c r="B20" s="13">
         <v>7</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>79</v>
-[...10 lines deleted...]
-      <c r="M20" s="27"/>
+        <v>78</v>
+      </c>
+      <c r="D20" s="26"/>
+      <c r="E20" s="26"/>
+      <c r="F20" s="26"/>
+      <c r="G20" s="26"/>
+      <c r="H20" s="26"/>
+      <c r="I20" s="26"/>
+      <c r="J20" s="26"/>
+      <c r="K20" s="26"/>
+      <c r="L20" s="26"/>
+      <c r="M20" s="26"/>
       <c r="N20" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="Q20" s="33"/>
+      <c r="Q20" s="31"/>
     </row>
     <row r="21" spans="2:17" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="B21" s="13">
         <v>8</v>
       </c>
       <c r="C21" s="17" t="s">
-        <v>75</v>
-[...10 lines deleted...]
-      <c r="M21" s="27"/>
+        <v>74</v>
+      </c>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="26"/>
+      <c r="I21" s="26"/>
+      <c r="J21" s="26"/>
+      <c r="K21" s="26"/>
+      <c r="L21" s="26"/>
+      <c r="M21" s="26"/>
       <c r="N21" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="Q21" s="34"/>
+      <c r="Q21" s="32"/>
     </row>
     <row r="22" spans="2:17" s="1" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="13">
         <v>9</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>95</v>
-[...10 lines deleted...]
-      <c r="M22" s="27"/>
+        <v>94</v>
+      </c>
+      <c r="D22" s="26"/>
+      <c r="E22" s="26"/>
+      <c r="F22" s="26"/>
+      <c r="G22" s="26"/>
+      <c r="H22" s="26"/>
+      <c r="I22" s="26"/>
+      <c r="J22" s="26"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="26"/>
+      <c r="M22" s="26"/>
       <c r="N22" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="Q22" s="32"/>
+      <c r="Q22" s="30"/>
     </row>
     <row r="23" spans="2:17" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="B23" s="13">
         <v>10</v>
       </c>
       <c r="C23" s="17" t="s">
-        <v>96</v>
-[...10 lines deleted...]
-      <c r="M23" s="27"/>
+        <v>95</v>
+      </c>
+      <c r="D23" s="26"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="26"/>
+      <c r="G23" s="26"/>
+      <c r="H23" s="26"/>
+      <c r="I23" s="26"/>
+      <c r="J23" s="26"/>
+      <c r="K23" s="26"/>
+      <c r="L23" s="26"/>
+      <c r="M23" s="26"/>
       <c r="N23" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="Q23" s="32"/>
+      <c r="Q23" s="30"/>
     </row>
     <row r="24" spans="2:17" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="B24" s="13">
         <v>11</v>
       </c>
       <c r="C24" s="17" t="s">
-        <v>71</v>
-[...10 lines deleted...]
-      <c r="M24" s="27"/>
+        <v>70</v>
+      </c>
+      <c r="D24" s="26"/>
+      <c r="E24" s="26"/>
+      <c r="F24" s="26"/>
+      <c r="G24" s="26"/>
+      <c r="H24" s="26"/>
+      <c r="I24" s="26"/>
+      <c r="J24" s="26"/>
+      <c r="K24" s="26"/>
+      <c r="L24" s="26"/>
+      <c r="M24" s="26"/>
       <c r="N24" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="Q24" s="32"/>
+      <c r="Q24" s="30"/>
     </row>
     <row r="25" spans="2:17" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B25" s="13">
         <v>12</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>72</v>
-[...10 lines deleted...]
-      <c r="M25" s="27"/>
+        <v>71</v>
+      </c>
+      <c r="D25" s="26"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="26"/>
+      <c r="G25" s="26"/>
+      <c r="H25" s="26"/>
+      <c r="I25" s="26"/>
+      <c r="J25" s="26"/>
+      <c r="K25" s="26"/>
+      <c r="L25" s="26"/>
+      <c r="M25" s="26"/>
       <c r="N25" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="Q25" s="32"/>
+      <c r="Q25" s="30"/>
     </row>
     <row r="26" spans="2:17" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B26" s="13">
         <v>13</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>97</v>
-[...10 lines deleted...]
-      <c r="M26" s="27"/>
+        <v>96</v>
+      </c>
+      <c r="D26" s="26"/>
+      <c r="E26" s="26"/>
+      <c r="F26" s="26"/>
+      <c r="G26" s="26"/>
+      <c r="H26" s="26"/>
+      <c r="I26" s="26"/>
+      <c r="J26" s="26"/>
+      <c r="K26" s="26"/>
+      <c r="L26" s="26"/>
+      <c r="M26" s="26"/>
       <c r="N26" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="Q26" s="32"/>
+      <c r="Q26" s="30"/>
     </row>
     <row r="27" spans="2:17" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B27" s="13">
         <v>14</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="D27" s="27"/>
-[...8 lines deleted...]
-      <c r="M27" s="27"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="26"/>
+      <c r="G27" s="26"/>
+      <c r="H27" s="26"/>
+      <c r="I27" s="26"/>
+      <c r="J27" s="26"/>
+      <c r="K27" s="26"/>
+      <c r="L27" s="26"/>
+      <c r="M27" s="26"/>
       <c r="N27" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="Q27" s="32"/>
+      <c r="Q27" s="30"/>
     </row>
     <row r="28" spans="2:17" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B28" s="13">
         <v>15</v>
       </c>
       <c r="C28" s="17" t="s">
-        <v>90</v>
-[...10 lines deleted...]
-      <c r="M28" s="27"/>
+        <v>89</v>
+      </c>
+      <c r="D28" s="26"/>
+      <c r="E28" s="26"/>
+      <c r="F28" s="26"/>
+      <c r="G28" s="26"/>
+      <c r="H28" s="26"/>
+      <c r="I28" s="26"/>
+      <c r="J28" s="26"/>
+      <c r="K28" s="26"/>
+      <c r="L28" s="26"/>
+      <c r="M28" s="26"/>
       <c r="N28" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="Q28" s="32"/>
+      <c r="Q28" s="30"/>
     </row>
     <row r="29" spans="2:17" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="B29" s="13">
         <v>16</v>
       </c>
       <c r="C29" s="17" t="s">
-        <v>93</v>
-[...10 lines deleted...]
-      <c r="M29" s="27"/>
+        <v>92</v>
+      </c>
+      <c r="D29" s="26"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="26"/>
+      <c r="G29" s="26"/>
+      <c r="H29" s="26"/>
+      <c r="I29" s="26"/>
+      <c r="J29" s="26"/>
+      <c r="K29" s="26"/>
+      <c r="L29" s="26"/>
+      <c r="M29" s="26"/>
       <c r="N29" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="2:17" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="B30" s="13">
         <v>17</v>
       </c>
       <c r="C30" s="17" t="s">
-        <v>73</v>
-[...10 lines deleted...]
-      <c r="M30" s="27"/>
+        <v>72</v>
+      </c>
+      <c r="D30" s="26"/>
+      <c r="E30" s="26"/>
+      <c r="F30" s="26"/>
+      <c r="G30" s="26"/>
+      <c r="H30" s="26"/>
+      <c r="I30" s="26"/>
+      <c r="J30" s="26"/>
+      <c r="K30" s="26"/>
+      <c r="L30" s="26"/>
+      <c r="M30" s="26"/>
       <c r="N30" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="2:17" x14ac:dyDescent="0.2">
       <c r="B31" s="4"/>
       <c r="C31" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
       <c r="K31" s="9"/>
       <c r="L31" s="9"/>
       <c r="M31" s="9"/>
       <c r="N31" s="11">
         <f>SUM(N14:N30)/17</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="2:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C32" s="3"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
       <c r="J32" s="8"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
     </row>
     <row r="33" spans="2:4" x14ac:dyDescent="0.2">
-      <c r="C33" s="21" t="s">
+      <c r="B33" s="4"/>
+      <c r="C33" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="2:4" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B34" s="1">
+      <c r="B34" s="51">
         <v>1</v>
       </c>
-      <c r="C34" s="2" t="s">
-        <v>89</v>
+      <c r="C34" s="17" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="35" spans="2:4" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-      <c r="B35" s="1">
+      <c r="B35" s="51">
         <v>2</v>
       </c>
-      <c r="C35" s="31" t="s">
+      <c r="C35" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="D35" s="2"/>
+    </row>
+    <row r="36" spans="2:4" ht="51" x14ac:dyDescent="0.2">
+      <c r="B36" s="51">
+        <v>3</v>
+      </c>
+      <c r="C36" s="17" t="s">
         <v>62</v>
       </c>
-      <c r="D35" s="2"/>
-[...5 lines deleted...]
-      <c r="C36" s="2" t="s">
+      <c r="D36" s="2"/>
+    </row>
+    <row r="37" spans="2:4" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="B37" s="51">
+        <v>4</v>
+      </c>
+      <c r="C37" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="D36" s="2"/>
-[...7 lines deleted...]
-      </c>
       <c r="D37" s="2"/>
     </row>
     <row r="38" spans="2:4" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B38" s="1">
+      <c r="B38" s="51">
         <v>5</v>
       </c>
-      <c r="C38" s="2" t="s">
+      <c r="C38" s="17" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="39" spans="2:4" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B39" s="51">
+        <v>6</v>
+      </c>
+      <c r="C39" s="17" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="40" spans="2:4" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B40" s="51">
+        <v>7</v>
+      </c>
+      <c r="C40" s="17" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="41" spans="2:4" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B41" s="51">
+        <v>8</v>
+      </c>
+      <c r="C41" s="17" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="39" spans="2:4" ht="25.5" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-    </row>
     <row r="42" spans="2:4" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="B42" s="1">
+      <c r="B42" s="51">
         <v>9</v>
       </c>
-      <c r="C42" s="2" t="s">
-        <v>94</v>
+      <c r="C42" s="17" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="43" spans="2:4" x14ac:dyDescent="0.2">
-      <c r="B43" s="1">
+      <c r="B43" s="51">
         <v>10</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="C43" s="4" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="44" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B44" s="51">
+        <v>11</v>
+      </c>
+      <c r="C44" s="49" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="45" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B45" s="4"/>
+      <c r="C45" s="50" t="s">
         <v>98</v>
-      </c>
-[...11 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="46" spans="2:4" x14ac:dyDescent="0.2">
       <c r="C46" s="12"/>
     </row>
     <row r="47" spans="2:4" x14ac:dyDescent="0.2">
       <c r="C47" s="12"/>
     </row>
     <row r="48" spans="2:4" x14ac:dyDescent="0.2">
-      <c r="C48" s="12"/>
+      <c r="C48" s="12" t="s">
+        <v>102</v>
+      </c>
     </row>
     <row r="49" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C49" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:C4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C37" r:id="rId1" display="https://cpoc.org.uk/sites/cpoc/files/documents/2022-12/CPOC_NatSSIPs2_Summary_2023.pdf" xr:uid="{033A26C9-C740-4AB7-9ADA-EEE08677CAE2}"/>
     <hyperlink ref="C45" r:id="rId2" display="../../../../QualImprovLeadNurse/BenchmarkSILSForum/WYCCNmeet/2026a January/Part IB Summary of Product Characteristics.pdf" xr:uid="{44347B57-C123-4A87-BF7F-DB4235FBF7BC}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
   <drawing r:id="rId4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>Data!$B$3:$B$4</xm:f>
           </x14:formula1>
           <xm:sqref>D10:D11 D23:M23 D14:M19 D21:M21 D30:M30</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000001000000}">
           <x14:formula1>
             <xm:f>Data!$B$3:$B$5</xm:f>
           </x14:formula1>
           <xm:sqref>D22:M22 D20:M20 D24:M29</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000002000000}">
           <x14:formula1>
-            <xm:f>Data!$B$8:$B$53</xm:f>
+            <xm:f>Data!$B$8:$B$54</xm:f>
           </x14:formula1>
           <xm:sqref>C5</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000003000000}">
           <x14:formula1>
-            <xm:f>Data!$G$3:$G$38</xm:f>
+            <xm:f>Data!$G$15:$G$51</xm:f>
           </x14:formula1>
           <xm:sqref>C6</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView topLeftCell="A12" workbookViewId="0">
       <selection activeCell="N56" sqref="N56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="B2:L18"/>
+  <dimension ref="B2:L19"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+    <sheetView topLeftCell="B17" workbookViewId="0">
+      <selection activeCell="F27" sqref="F27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="13.5703125" customWidth="1"/>
     <col min="3" max="3" width="50.140625" customWidth="1"/>
     <col min="4" max="5" width="8.85546875" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="43.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="45" t="s">
+      <c r="C2" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="D2" s="46"/>
-      <c r="E2" s="47"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="45"/>
       <c r="F2" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="G2" s="45" t="s">
+      <c r="G2" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="H2" s="47"/>
-      <c r="I2" s="45" t="s">
+      <c r="H2" s="45"/>
+      <c r="I2" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="47"/>
-      <c r="K2" s="45" t="s">
+      <c r="J2" s="45"/>
+      <c r="K2" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="L2" s="47"/>
+      <c r="L2" s="45"/>
     </row>
     <row r="3" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="19">
         <v>1</v>
       </c>
-      <c r="C3" s="42"/>
-[...1 lines deleted...]
-      <c r="E3" s="44"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="40"/>
       <c r="F3" s="20"/>
-      <c r="G3" s="42"/>
-[...4 lines deleted...]
-      <c r="L3" s="44"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="40"/>
     </row>
     <row r="4" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="19">
         <v>2</v>
       </c>
-      <c r="C4" s="42"/>
-[...1 lines deleted...]
-      <c r="E4" s="44"/>
+      <c r="C4" s="38"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="40"/>
       <c r="F4" s="20"/>
-      <c r="G4" s="42"/>
-[...4 lines deleted...]
-      <c r="L4" s="44"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="40"/>
     </row>
     <row r="5" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="19">
         <v>3</v>
       </c>
-      <c r="C5" s="42"/>
-[...1 lines deleted...]
-      <c r="E5" s="44"/>
+      <c r="C5" s="38"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="40"/>
       <c r="F5" s="20"/>
-      <c r="G5" s="42"/>
-[...4 lines deleted...]
-      <c r="L5" s="44"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="38"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="40"/>
     </row>
     <row r="6" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="19">
         <v>4</v>
       </c>
-      <c r="C6" s="42"/>
-[...1 lines deleted...]
-      <c r="E6" s="44"/>
+      <c r="C6" s="38"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="40"/>
       <c r="F6" s="20"/>
-      <c r="G6" s="42"/>
-[...4 lines deleted...]
-      <c r="L6" s="44"/>
+      <c r="G6" s="38"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="38"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="38"/>
+      <c r="L6" s="40"/>
     </row>
     <row r="7" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="19">
         <v>5</v>
       </c>
-      <c r="C7" s="42"/>
-[...1 lines deleted...]
-      <c r="E7" s="44"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="39"/>
+      <c r="E7" s="40"/>
       <c r="F7" s="20"/>
-      <c r="G7" s="42"/>
-[...4 lines deleted...]
-      <c r="L7" s="44"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="40"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="40"/>
     </row>
     <row r="8" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="19">
         <v>6</v>
       </c>
-      <c r="C8" s="42"/>
-[...1 lines deleted...]
-      <c r="E8" s="44"/>
+      <c r="C8" s="38"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="40"/>
       <c r="F8" s="20"/>
-      <c r="G8" s="42"/>
-[...4 lines deleted...]
-      <c r="L8" s="44"/>
+      <c r="G8" s="38"/>
+      <c r="H8" s="40"/>
+      <c r="I8" s="38"/>
+      <c r="J8" s="40"/>
+      <c r="K8" s="38"/>
+      <c r="L8" s="40"/>
     </row>
     <row r="9" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="19">
         <v>7</v>
       </c>
-      <c r="C9" s="42"/>
-[...1 lines deleted...]
-      <c r="E9" s="44"/>
+      <c r="C9" s="38"/>
+      <c r="D9" s="39"/>
+      <c r="E9" s="40"/>
       <c r="F9" s="20"/>
-      <c r="G9" s="42"/>
-[...4 lines deleted...]
-      <c r="L9" s="44"/>
+      <c r="G9" s="38"/>
+      <c r="H9" s="40"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="40"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="40"/>
     </row>
     <row r="10" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="19">
         <v>8</v>
       </c>
-      <c r="C10" s="42"/>
-[...1 lines deleted...]
-      <c r="E10" s="44"/>
+      <c r="C10" s="38"/>
+      <c r="D10" s="39"/>
+      <c r="E10" s="40"/>
       <c r="F10" s="20"/>
-      <c r="G10" s="42"/>
-[...4 lines deleted...]
-      <c r="L10" s="44"/>
+      <c r="G10" s="38"/>
+      <c r="H10" s="40"/>
+      <c r="I10" s="38"/>
+      <c r="J10" s="40"/>
+      <c r="K10" s="38"/>
+      <c r="L10" s="40"/>
     </row>
     <row r="11" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="19">
         <v>9</v>
       </c>
-      <c r="C11" s="42"/>
-[...1 lines deleted...]
-      <c r="E11" s="44"/>
+      <c r="C11" s="38"/>
+      <c r="D11" s="39"/>
+      <c r="E11" s="40"/>
       <c r="F11" s="20"/>
-      <c r="G11" s="42"/>
-[...4 lines deleted...]
-      <c r="L11" s="44"/>
+      <c r="G11" s="38"/>
+      <c r="H11" s="40"/>
+      <c r="I11" s="38"/>
+      <c r="J11" s="40"/>
+      <c r="K11" s="38"/>
+      <c r="L11" s="40"/>
     </row>
     <row r="12" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="19">
         <v>10</v>
       </c>
-      <c r="C12" s="42"/>
-[...1 lines deleted...]
-      <c r="E12" s="44"/>
+      <c r="C12" s="38"/>
+      <c r="D12" s="39"/>
+      <c r="E12" s="40"/>
       <c r="F12" s="20"/>
-      <c r="G12" s="42"/>
-[...4 lines deleted...]
-      <c r="L12" s="44"/>
+      <c r="G12" s="38"/>
+      <c r="H12" s="40"/>
+      <c r="I12" s="38"/>
+      <c r="J12" s="40"/>
+      <c r="K12" s="38"/>
+      <c r="L12" s="40"/>
     </row>
     <row r="13" spans="2:12" s="1" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="19">
         <v>11</v>
       </c>
-      <c r="C13" s="28"/>
-[...1 lines deleted...]
-      <c r="E13" s="30"/>
+      <c r="C13" s="27"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="29"/>
       <c r="F13" s="20"/>
-      <c r="G13" s="28"/>
-[...4 lines deleted...]
-      <c r="L13" s="30"/>
+      <c r="G13" s="27"/>
+      <c r="H13" s="29"/>
+      <c r="I13" s="27"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="27"/>
+      <c r="L13" s="29"/>
     </row>
     <row r="14" spans="2:12" s="1" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="19">
         <v>12</v>
       </c>
-      <c r="C14" s="28"/>
-[...1 lines deleted...]
-      <c r="E14" s="30"/>
+      <c r="C14" s="27"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="29"/>
       <c r="F14" s="20"/>
-      <c r="G14" s="28"/>
-[...4 lines deleted...]
-      <c r="L14" s="30"/>
+      <c r="G14" s="27"/>
+      <c r="H14" s="29"/>
+      <c r="I14" s="27"/>
+      <c r="J14" s="29"/>
+      <c r="K14" s="27"/>
+      <c r="L14" s="29"/>
     </row>
     <row r="15" spans="2:12" s="1" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="19">
         <v>13</v>
       </c>
-      <c r="C15" s="28"/>
-[...1 lines deleted...]
-      <c r="E15" s="30"/>
+      <c r="C15" s="27"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="29"/>
       <c r="F15" s="20"/>
-      <c r="G15" s="28"/>
-[...4 lines deleted...]
-      <c r="L15" s="30"/>
+      <c r="G15" s="27"/>
+      <c r="H15" s="29"/>
+      <c r="I15" s="27"/>
+      <c r="J15" s="29"/>
+      <c r="K15" s="27"/>
+      <c r="L15" s="29"/>
     </row>
     <row r="16" spans="2:12" s="1" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="19">
         <v>14</v>
       </c>
-      <c r="C16" s="28"/>
-[...1 lines deleted...]
-      <c r="E16" s="30"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="29"/>
       <c r="F16" s="20"/>
-      <c r="G16" s="28"/>
-[...4 lines deleted...]
-      <c r="L16" s="30"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="27"/>
+      <c r="L16" s="29"/>
     </row>
     <row r="17" spans="2:12" s="1" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="19">
         <v>15</v>
       </c>
-      <c r="C17" s="28"/>
-[...1 lines deleted...]
-      <c r="E17" s="30"/>
+      <c r="C17" s="27"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="29"/>
       <c r="F17" s="20"/>
-      <c r="G17" s="28"/>
-[...4 lines deleted...]
-      <c r="L17" s="30"/>
+      <c r="G17" s="27"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="27"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="27"/>
+      <c r="L17" s="29"/>
     </row>
     <row r="18" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="19">
         <v>16</v>
       </c>
-      <c r="C18" s="42"/>
-[...1 lines deleted...]
-      <c r="E18" s="44"/>
+      <c r="C18" s="38"/>
+      <c r="D18" s="39"/>
+      <c r="E18" s="40"/>
       <c r="F18" s="20"/>
-      <c r="G18" s="42"/>
-[...4 lines deleted...]
-      <c r="L18" s="44"/>
+      <c r="G18" s="38"/>
+      <c r="H18" s="40"/>
+      <c r="I18" s="38"/>
+      <c r="J18" s="40"/>
+      <c r="K18" s="38"/>
+      <c r="L18" s="40"/>
+    </row>
+    <row r="19" spans="2:12" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="19">
+        <v>17</v>
+      </c>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="4"/>
+      <c r="F19" s="4"/>
+      <c r="G19" s="41"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="41"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="41"/>
+      <c r="L19" s="42"/>
     </row>
   </sheetData>
-  <mergeCells count="48">
+  <mergeCells count="51">
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="K19:L19"/>
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="K10:L10"/>
+    <mergeCell ref="C18:E18"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="K18:L18"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="K12:L12"/>
-    <mergeCell ref="C18:E18"/>
-[...2 lines deleted...]
-    <mergeCell ref="K18:L18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="B3:G53"/>
+  <dimension ref="B3:G54"/>
   <sheetViews>
-    <sheetView topLeftCell="A18" workbookViewId="0">
-      <selection activeCell="H32" sqref="H32"/>
+    <sheetView topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="E55" sqref="E55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B3">
         <v>1</v>
       </c>
-      <c r="G3" s="24">
+      <c r="G3" s="23">
         <v>45901</v>
       </c>
     </row>
     <row r="4" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B4">
         <v>0</v>
       </c>
-      <c r="G4" s="24">
+      <c r="G4" s="23">
         <v>45931</v>
       </c>
     </row>
     <row r="5" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B5" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="24">
+      <c r="G5" s="23">
         <v>45962</v>
       </c>
     </row>
     <row r="6" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="G6" s="24">
+      <c r="G6" s="23">
         <v>45992</v>
       </c>
     </row>
     <row r="7" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="G7" s="24">
+      <c r="G7" s="23">
         <v>46023</v>
       </c>
     </row>
     <row r="8" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B8" t="s">
         <v>21</v>
       </c>
-      <c r="G8" s="24">
+      <c r="G8" s="23">
         <v>46054</v>
       </c>
     </row>
     <row r="9" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B9" t="s">
         <v>20</v>
       </c>
-      <c r="G9" s="24">
+      <c r="G9" s="23">
         <v>46082</v>
       </c>
     </row>
     <row r="10" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B10" t="s">
         <v>22</v>
       </c>
-      <c r="G10" s="24">
+      <c r="G10" s="23">
         <v>46113</v>
       </c>
     </row>
     <row r="11" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B11" t="s">
         <v>23</v>
       </c>
-      <c r="G11" s="24">
+      <c r="G11" s="23">
         <v>46143</v>
       </c>
     </row>
     <row r="12" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B12" t="s">
         <v>24</v>
       </c>
-      <c r="G12" s="24">
+      <c r="G12" s="23">
         <v>46174</v>
       </c>
     </row>
     <row r="13" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B13" t="s">
         <v>25</v>
       </c>
-      <c r="G13" s="24">
+      <c r="G13" s="23">
         <v>46204</v>
       </c>
     </row>
     <row r="14" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="G14" s="24">
+      <c r="G14" s="23">
         <v>46235</v>
       </c>
     </row>
     <row r="15" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B15" t="s">
         <v>26</v>
       </c>
-      <c r="G15" s="24">
+      <c r="G15" s="23">
         <v>46266</v>
       </c>
     </row>
     <row r="16" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B16" t="s">
         <v>27</v>
       </c>
-      <c r="G16" s="24">
+      <c r="G16" s="23">
         <v>46296</v>
       </c>
     </row>
     <row r="17" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B17" t="s">
         <v>28</v>
       </c>
-      <c r="G17" s="24">
+      <c r="G17" s="23">
         <v>46327</v>
       </c>
     </row>
     <row r="18" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B18" t="s">
         <v>29</v>
       </c>
-      <c r="G18" s="24">
+      <c r="G18" s="23">
         <v>46357</v>
       </c>
     </row>
     <row r="19" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B19" t="s">
         <v>30</v>
       </c>
-      <c r="G19" s="24">
+      <c r="G19" s="23">
         <v>46388</v>
       </c>
     </row>
     <row r="20" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B20" t="s">
         <v>31</v>
       </c>
-      <c r="G20" s="24">
+      <c r="G20" s="23">
         <v>46419</v>
       </c>
     </row>
     <row r="21" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B21" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="G21" s="24">
+        <v>48</v>
+      </c>
+      <c r="G21" s="23">
         <v>46447</v>
       </c>
     </row>
     <row r="22" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B22" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="G22" s="24">
+        <v>49</v>
+      </c>
+      <c r="G22" s="23">
         <v>46478</v>
       </c>
     </row>
     <row r="23" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B23" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="G23" s="24">
+        <v>50</v>
+      </c>
+      <c r="G23" s="23">
         <v>46508</v>
       </c>
     </row>
     <row r="24" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B24" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="G24" s="24">
+        <v>51</v>
+      </c>
+      <c r="G24" s="23">
         <v>46539</v>
       </c>
     </row>
     <row r="25" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B25" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="G25" s="24">
+        <v>52</v>
+      </c>
+      <c r="G25" s="23">
         <v>46569</v>
       </c>
     </row>
     <row r="26" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="G26" s="24">
+      <c r="G26" s="23">
         <v>46600</v>
       </c>
     </row>
     <row r="27" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B27" t="s">
         <v>32</v>
       </c>
-      <c r="G27" s="24">
+      <c r="G27" s="23">
         <v>46631</v>
       </c>
     </row>
     <row r="28" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B28" t="s">
         <v>33</v>
       </c>
-      <c r="G28" s="24">
+      <c r="G28" s="23">
         <v>46661</v>
       </c>
     </row>
     <row r="29" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B29" t="s">
         <v>34</v>
       </c>
-      <c r="G29" s="24">
+      <c r="G29" s="23">
         <v>46692</v>
       </c>
     </row>
     <row r="30" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B30" t="s">
         <v>35</v>
       </c>
-      <c r="G30" s="24">
+      <c r="G30" s="23">
         <v>46722</v>
       </c>
     </row>
     <row r="31" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B31" t="s">
         <v>36</v>
       </c>
-      <c r="G31" s="24">
+      <c r="G31" s="23">
         <v>46753</v>
       </c>
     </row>
     <row r="32" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B32" t="s">
         <v>37</v>
       </c>
-      <c r="G32" s="24">
+      <c r="G32" s="23">
         <v>46784</v>
       </c>
     </row>
     <row r="33" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B33" t="s">
         <v>38</v>
       </c>
-      <c r="G33" s="24">
+      <c r="G33" s="23">
         <v>46813</v>
       </c>
     </row>
     <row r="34" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B34" t="s">
         <v>39</v>
       </c>
-      <c r="G34" s="24">
+      <c r="G34" s="23">
         <v>46844</v>
       </c>
     </row>
     <row r="35" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B35" t="s">
         <v>40</v>
       </c>
-      <c r="G35" s="24">
+      <c r="G35" s="23">
         <v>46874</v>
       </c>
     </row>
     <row r="36" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B36" t="s">
         <v>41</v>
       </c>
-      <c r="G36" s="24">
+      <c r="G36" s="23">
         <v>46905</v>
       </c>
     </row>
     <row r="37" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B37" t="s">
         <v>42</v>
       </c>
-      <c r="G37" s="24">
+      <c r="G37" s="23">
         <v>46935</v>
       </c>
     </row>
     <row r="38" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B38" t="s">
         <v>45</v>
       </c>
-      <c r="G38" s="24">
+      <c r="G38" s="23">
         <v>46966</v>
       </c>
     </row>
     <row r="39" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B39" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>101</v>
+      </c>
+      <c r="G39" s="23">
+        <v>46997</v>
+      </c>
+    </row>
+    <row r="40" spans="2:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="G40" s="23">
+        <v>47027</v>
       </c>
     </row>
     <row r="41" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B41" t="s">
-        <v>48</v>
+        <v>46</v>
+      </c>
+      <c r="G41" s="23">
+        <v>47058</v>
       </c>
     </row>
     <row r="42" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B42" t="s">
-        <v>43</v>
+        <v>47</v>
+      </c>
+      <c r="G42" s="23">
+        <v>47088</v>
       </c>
     </row>
     <row r="43" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B43" t="s">
+        <v>43</v>
+      </c>
+      <c r="G43" s="23">
+        <v>47119</v>
+      </c>
+    </row>
+    <row r="44" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B44" t="s">
         <v>44</v>
       </c>
+      <c r="G44" s="23">
+        <v>47150</v>
+      </c>
     </row>
     <row r="45" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="B45" t="s">
-        <v>54</v>
+      <c r="G45" s="23">
+        <v>47178</v>
       </c>
     </row>
     <row r="46" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B46" t="s">
-        <v>55</v>
+        <v>53</v>
+      </c>
+      <c r="G46" s="23">
+        <v>47209</v>
       </c>
     </row>
     <row r="47" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B47" t="s">
-        <v>56</v>
+        <v>54</v>
+      </c>
+      <c r="G47" s="23">
+        <v>47239</v>
       </c>
     </row>
     <row r="48" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B48" t="s">
+        <v>55</v>
+      </c>
+      <c r="G48" s="23">
+        <v>47270</v>
+      </c>
+    </row>
+    <row r="49" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B49" t="s">
+        <v>56</v>
+      </c>
+      <c r="G49" s="23">
+        <v>47300</v>
+      </c>
+    </row>
+    <row r="50" spans="2:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G50" s="23">
+        <v>47331</v>
+      </c>
+    </row>
+    <row r="51" spans="2:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G51" s="23">
+        <v>47362</v>
+      </c>
+    </row>
+    <row r="52" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B52" s="1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="53" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B53" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="49" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="B52" t="s">
+    <row r="54" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B54" t="s">
         <v>58</v>
-      </c>
-[...3 lines deleted...]
-        <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>CVAD Benchmark</vt:lpstr>