--- v0 (2026-05-07)
+++ v1 (2026-09-28)
@@ -8,106 +8,106 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\a&amp;e_LGIJUB\WYCCODN\Network Admin\Benchmarking 2023 onwards\Benchmarking Tools\2025 10 observations\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\a&amp;e_LGIJUB\WYCCODN\Network Admin\Benchmarking 2023 onwards\Benchmarking Tools\2026 updates\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EB5167FD-FDD5-4215-A55F-03FE0C5BE1CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF0EB7CA-38A0-4CBC-B559-4DC159F4DDF7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-19310" yWindow="-930" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Delirium Benchmark" sheetId="1" r:id="rId1"/>
     <sheet name="Action Plan" sheetId="3" r:id="rId2"/>
     <sheet name="Data" sheetId="2" state="hidden" r:id="rId3"/>
     <sheet name="Appendix 1" sheetId="5" r:id="rId4"/>
     <sheet name="Appendix 2 " sheetId="6" r:id="rId5"/>
     <sheet name="Appendix 3 " sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N16" i="1" l="1"/>
   <c r="N17" i="1"/>
   <c r="N18" i="1"/>
   <c r="N19" i="1"/>
   <c r="N20" i="1"/>
   <c r="N21" i="1"/>
   <c r="N22" i="1"/>
   <c r="N23" i="1"/>
   <c r="N24" i="1"/>
   <c r="N25" i="1"/>
   <c r="N26" i="1"/>
   <c r="N15" i="1"/>
   <c r="N27" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="105">
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Care Element</t>
   </si>
   <si>
     <t>% when element of care was performed</t>
   </si>
   <si>
     <t>Total Compliance</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Observation 1</t>
   </si>
   <si>
     <t>Observation 2</t>
   </si>
   <si>
     <t>Observation 3</t>
   </si>
   <si>
@@ -203,172 +203,147 @@
   <si>
     <t>QE, Gateshead</t>
   </si>
   <si>
     <t>Sunderland</t>
   </si>
   <si>
     <t xml:space="preserve">Durham </t>
   </si>
   <si>
     <t>Darlington</t>
   </si>
   <si>
     <t>North Tees</t>
   </si>
   <si>
     <t>Cumberland Infirmary</t>
   </si>
   <si>
     <t>West Cumberland</t>
   </si>
   <si>
     <t xml:space="preserve">James Cook General </t>
   </si>
   <si>
-    <t>James Cook Cardiac</t>
-[...1 lines deleted...]
-  <si>
     <t>James Cook Spinal</t>
   </si>
   <si>
     <t>James Cook Neuro</t>
   </si>
   <si>
     <t xml:space="preserve">LTHT J54 General </t>
   </si>
   <si>
     <t xml:space="preserve">LTHT J81 Surg / Onc </t>
   </si>
   <si>
     <t xml:space="preserve">LTHT Cardiac </t>
   </si>
   <si>
     <t xml:space="preserve">LTHT Neuro </t>
   </si>
   <si>
     <t xml:space="preserve">LTHT General </t>
   </si>
   <si>
     <t>Barnsley</t>
   </si>
   <si>
     <t>Bassetlaw</t>
   </si>
   <si>
     <t>Doncaster</t>
   </si>
   <si>
     <t>Rotherham</t>
   </si>
   <si>
     <t>STH Neuro</t>
   </si>
   <si>
     <t>STH Cardiac</t>
   </si>
   <si>
     <t>Critical Care Unit</t>
   </si>
   <si>
     <t>Delirium Benchmark</t>
   </si>
   <si>
     <t xml:space="preserve">Is there evidence of a daily (MDT) review of nutrition and hydration status? (eg Ward round) (NICE 2010) </t>
   </si>
   <si>
-    <t xml:space="preserve">Are local guidelines available for the prevention &amp; management of delirium? </t>
-[...1 lines deleted...]
-  <si>
     <t>Has a daily medication review taken place? (NICE 2010)</t>
   </si>
   <si>
     <t>Riker Sedation Agitation Scale</t>
   </si>
   <si>
     <t xml:space="preserve">Has the patient been mobilised within the last 24 hours or, documented as to why not if contraindicated? (NICE 2010) </t>
   </si>
   <si>
-    <t>Are there Delirium training resourses available for staff to increase knowledge &amp; understanding? (GPICS 2022)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Has pain been assessed as a minimum of 4 hourly using a standarised tool for critical care? (NICE 2010) </t>
   </si>
   <si>
     <t xml:space="preserve">Is there documentation that earplugs and/or eye masks been offered to patients at night? (NICE 2010) </t>
   </si>
   <si>
-    <t xml:space="preserve">Intensive Care Society (ICS), Faculty of Intensive Care Medicine (FICM) Joint Standards 
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">NICE (2010) (Updated 2023) CG103 Delirium: prevention, diagnosis and management in hospital and long-term care </t>
   </si>
   <si>
-    <t>For sedated patients, has the Richmond Agitation-Sedation Scale (RASS) or Riker sedation agitation scale been documented as a minimum of 4 hourly? (GPICS 2022)  (see Appendix 2)</t>
-[...1 lines deleted...]
-  <si>
     <t>STH D Floor</t>
   </si>
   <si>
     <t>STH E Floor</t>
   </si>
   <si>
     <t>STH K Floor</t>
   </si>
   <si>
     <t>Has a review of risk factors for delirium been completed &amp; documented on admission? (See Appendix 3 for risk factors) (NICE 2010)</t>
   </si>
   <si>
     <t>Observation 6</t>
   </si>
   <si>
     <t>Observation 7</t>
   </si>
   <si>
     <t>Observation 8</t>
   </si>
   <si>
     <t>Observation 9</t>
   </si>
   <si>
     <t>Observation 10</t>
   </si>
   <si>
-    <t xml:space="preserve">Has the patient been screened for delirium using confusion assessment method (CAM-ICU) or Intensive Care Delirium Screening Checklist (ICDSC) at least daily and if changes or fluctuations in behaviour occur? (NICE 2010) (ICS 2025) (Appendix 1).                                                                                  </t>
-[...4 lines deleted...]
-  <si>
     <t>Is there a clock visible to the patient? (NICE 2010) (ICS 2025) (24 hour clocks should be considered)</t>
   </si>
   <si>
     <t>Does the patient have communication aids available if required? (glasses, hearing aids, letter boards, electronic aids) (ICS 2025)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Have strategies been implemented &amp; documented to facilitate patient orientation (clear and concise, verbal reminders of day, time,location &amp; identification of individuals (GPICS 2022) (ICS 2025)</t>
   </si>
   <si>
     <t xml:space="preserve">Pre-critical care emergency surgery or trauma </t>
   </si>
   <si>
     <t>Alcohol, nicotine or substance dependence</t>
   </si>
   <si>
     <t xml:space="preserve">Medication, particularly those with a high anticholinergic burden </t>
   </si>
   <si>
     <t>Malnutrition</t>
   </si>
   <si>
     <t>Frailty</t>
   </si>
   <si>
     <t>Sepsis</t>
   </si>
   <si>
     <t>Cardiac disease</t>
   </si>
   <si>
     <t>Hypertension</t>
   </si>
@@ -398,50 +373,81 @@
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Instructions</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 The following benchmark should be undertaken for patients who are on the critical care unit.
 Within the month, select 10 patients (observations) and review their care. 
 If it is not possible to review 10 different patients, it is acceptable to review the care of a patient more than once in a different 24 hour period.
 *Denotes where the past 24 hours of care should be used.
 Insert 1 for Yes, 0 for No or NA where appropriate from the drop down box.
 Where improvement actions are required, please complete action plan tab.</t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Intensive Care Society (ICS), Faculty of Intensive Care Medicine (FICM) Joint Standards 
+Committee (2026) Guidelines for the Provision of Intensive Care Services (GPICS) V3 </t>
+  </si>
+  <si>
+    <t>Have strategies been implemented &amp; documented to facilitate patient orientation (clear and concise, verbal reminders of day, time,location &amp; identification of individuals (ICS 2025)</t>
+  </si>
+  <si>
+    <t>For sedated patients, has the Richmond Agitation-Sedation Scale (RASS) or Riker sedation agitation scale been documented as a minimum of 4 hourly? (ICS 2025)  (see Appendix 2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Has the patient been screened for delirium using confusion assessment method (CAM-ICU) or Intensive Care Delirium Screening Checklist (ICDSC) at least daily and if changes or fluctuations in behaviour occur? (NICE 2010, ICS 2025, GPICS 2026) (Appendix 1).                                                                                  </t>
+  </si>
+  <si>
+    <t>Does unit induction include education about delirium prevention and management (GPICS 2026)</t>
+  </si>
+  <si>
+    <t>Are local guidelines available for the prevention &amp; management of delirium? (GPICS 2026)</t>
+  </si>
+  <si>
+    <t>James Cook Cardiac HDU</t>
+  </si>
+  <si>
+    <t>James Cook Cardiac ICU</t>
+  </si>
+  <si>
+    <t>Audit Tool updated June 2026. Due for review June 2029</t>
+  </si>
+  <si>
+    <t>Delirium information must be available for patients (and/or relatives) (GPICS 2026, ICS, 2025)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -547,389 +553,283 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="17" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>201083</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>158750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>504825</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>677333</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>924</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 6">
+        <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5064991D-169F-9D55-6D8E-A8FCAC8E4D1F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1"/>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1219200" y="0"/>
-          <a:ext cx="1700931" cy="501650"/>
+          <a:off x="814916" y="158750"/>
+          <a:ext cx="7101417" cy="1048674"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-      </xdr:spPr>
-[...130 lines deleted...]
-        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
@@ -1387,874 +1287,877 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ficm.ac.uk/sites/ficm/files/documents/2022-07/GPICS%20V2.1%20%282%29.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg103/chapter/Recommendations" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="3" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="B1:O37"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="G3" sqref="G3"/>
+    <sheetView tabSelected="1" topLeftCell="A18" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="11.453125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="5" width="10.81640625" customWidth="1"/>
+    <col min="2" max="2" width="11.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="77.140625" style="2" customWidth="1"/>
+    <col min="4" max="5" width="10.85546875" customWidth="1"/>
     <col min="6" max="6" width="11" customWidth="1"/>
-    <col min="7" max="7" width="10.453125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="15" width="60.453125" customWidth="1"/>
+    <col min="7" max="7" width="10.42578125" customWidth="1"/>
+    <col min="8" max="8" width="11.42578125" customWidth="1"/>
+    <col min="9" max="13" width="11.42578125" style="24" customWidth="1"/>
+    <col min="14" max="14" width="17.42578125" customWidth="1"/>
+    <col min="15" max="15" width="60.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:15" s="1" customFormat="1" ht="58" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-    <row r="2" spans="2:15" s="1" customFormat="1" ht="35.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:15" s="1" customFormat="1" ht="95.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C1"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+    </row>
+    <row r="2" spans="2:15" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C2" s="13" t="s">
-        <v>61</v>
-[...7 lines deleted...]
-    <row r="3" spans="2:15" ht="121.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
+    </row>
+    <row r="3" spans="2:15" ht="121.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="12" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="4" spans="2:15" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="4" spans="2:15" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="12"/>
-      <c r="I4" s="27"/>
-[...7 lines deleted...]
-        <v>60</v>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+    </row>
+    <row r="5" spans="2:15" s="1" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="22" t="s">
+        <v>59</v>
       </c>
       <c r="C5" s="6"/>
-      <c r="I5" s="27"/>
-[...6 lines deleted...]
-      <c r="B6" s="23" t="s">
+      <c r="I5" s="24"/>
+      <c r="J5" s="24"/>
+      <c r="K5" s="24"/>
+      <c r="L5" s="24"/>
+      <c r="M5" s="24"/>
+    </row>
+    <row r="6" spans="2:15" s="1" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="C6" s="49"/>
-[...7 lines deleted...]
-      <c r="B7" s="24" t="s">
+      <c r="C6" s="37"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="24"/>
+      <c r="K6" s="24"/>
+      <c r="L6" s="24"/>
+      <c r="M6" s="24"/>
+    </row>
+    <row r="7" spans="2:15" s="1" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="6"/>
-      <c r="I7" s="27"/>
-[...5 lines deleted...]
-    <row r="8" spans="2:15" s="1" customFormat="1" ht="24.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I7" s="24"/>
+      <c r="J7" s="24"/>
+      <c r="K7" s="24"/>
+      <c r="L7" s="24"/>
+      <c r="M7" s="24"/>
+    </row>
+    <row r="8" spans="2:15" s="1" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C8" s="12"/>
-      <c r="I8" s="27"/>
-[...5 lines deleted...]
-    <row r="9" spans="2:15" s="1" customFormat="1" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I8" s="24"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="24"/>
+      <c r="M8" s="24"/>
+    </row>
+    <row r="9" spans="2:15" s="1" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="4"/>
-      <c r="I9" s="27"/>
-[...7 lines deleted...]
-      <c r="F10" s="20" t="s">
+      <c r="I9" s="24"/>
+      <c r="J9" s="24"/>
+      <c r="K9" s="24"/>
+      <c r="L9" s="24"/>
+      <c r="M9" s="24"/>
+    </row>
+    <row r="10" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="D10" s="14"/>
+      <c r="F10" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="G10" s="20" t="s">
+      <c r="G10" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="H10" s="20" t="s">
+      <c r="H10" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="I10" s="21"/>
-[...3 lines deleted...]
-      <c r="M10" s="21"/>
+      <c r="I10" s="19"/>
+      <c r="J10" s="19"/>
+      <c r="K10" s="19"/>
+      <c r="L10" s="19"/>
+      <c r="M10" s="19"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
     </row>
-    <row r="11" spans="2:15" s="27" customFormat="1" x14ac:dyDescent="0.25">
-[...27 lines deleted...]
-    <row r="13" spans="2:15" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:15" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="C11" s="43" t="s">
+        <v>100</v>
+      </c>
+      <c r="D11" s="14"/>
+      <c r="F11" s="19"/>
+      <c r="G11" s="19"/>
+      <c r="H11" s="19"/>
+      <c r="I11" s="19"/>
+      <c r="J11" s="19"/>
+      <c r="K11" s="19"/>
+      <c r="L11" s="19"/>
+      <c r="M11" s="19"/>
+    </row>
+    <row r="12" spans="2:15" s="24" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="C12" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="D12" s="14"/>
+      <c r="F12" s="19"/>
+      <c r="G12" s="19"/>
+      <c r="H12" s="19"/>
+      <c r="I12" s="19"/>
+      <c r="J12" s="19"/>
+      <c r="K12" s="19"/>
+      <c r="L12" s="19"/>
+      <c r="M12" s="19"/>
+    </row>
+    <row r="13" spans="2:15" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
-      <c r="I13" s="27"/>
-[...5 lines deleted...]
-    <row r="14" spans="2:15" s="1" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I13" s="24"/>
+      <c r="J13" s="24"/>
+      <c r="K13" s="24"/>
+      <c r="L13" s="24"/>
+      <c r="M13" s="24"/>
+    </row>
+    <row r="14" spans="2:15" s="1" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="4"/>
       <c r="C14" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="D14" s="40" t="s">
+      <c r="D14" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="E14" s="40" t="s">
+      <c r="E14" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="F14" s="40" t="s">
+      <c r="F14" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="G14" s="40" t="s">
+      <c r="G14" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="H14" s="40" t="s">
+      <c r="H14" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="I14" s="40" t="s">
-[...12 lines deleted...]
-        <v>81</v>
+      <c r="I14" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="J14" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="K14" s="34" t="s">
+        <v>74</v>
+      </c>
+      <c r="L14" s="34" t="s">
+        <v>75</v>
+      </c>
+      <c r="M14" s="34" t="s">
+        <v>76</v>
       </c>
       <c r="N14" s="8" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="15" spans="2:15" ht="40" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="38">
+    <row r="15" spans="2:15" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="33">
         <v>1</v>
       </c>
-      <c r="C15" s="30" t="s">
-[...11 lines deleted...]
-      <c r="M15" s="25"/>
+      <c r="C15" s="42" t="s">
+        <v>98</v>
+      </c>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="23"/>
+      <c r="K15" s="23"/>
+      <c r="L15" s="23"/>
+      <c r="M15" s="23"/>
       <c r="N15" s="7">
         <f>SUM(D15:M15)/10+IF(D15="NA",0.1)+IF(E15="NA",0.1)+IF(F15="NA",0.1)+IF(G15="NA",0.1)+IF(H15="NA",0.1)+IF(I15="NA",0.1)+IF(J15="NA",0.1)+IF(K15="NA",0.1)+IF(L15="NA",0.1)+IF(M15="NA",0.1)</f>
         <v>0</v>
       </c>
-      <c r="O15" s="28"/>
-[...2 lines deleted...]
-      <c r="B16" s="38">
+      <c r="O15" s="25"/>
+    </row>
+    <row r="16" spans="2:15" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="33">
         <v>2</v>
       </c>
-      <c r="C16" s="32" t="s">
-[...12 lines deleted...]
-      <c r="N16" s="29">
+      <c r="C16" s="29" t="s">
+        <v>97</v>
+      </c>
+      <c r="D16" s="23"/>
+      <c r="E16" s="23"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="23"/>
+      <c r="H16" s="23"/>
+      <c r="I16" s="23"/>
+      <c r="J16" s="23"/>
+      <c r="K16" s="23"/>
+      <c r="L16" s="23"/>
+      <c r="M16" s="23"/>
+      <c r="N16" s="26">
         <f t="shared" ref="N16:N26" si="0">SUM(D16:M16)/10+IF(D16="NA",0.1)+IF(E16="NA",0.1)+IF(F16="NA",0.1)+IF(G16="NA",0.1)+IF(H16="NA",0.1)+IF(I16="NA",0.1)+IF(J16="NA",0.1)+IF(K16="NA",0.1)+IF(L16="NA",0.1)+IF(M16="NA",0.1)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="2:14" s="27" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="38">
+    <row r="17" spans="2:14" s="24" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="33">
         <v>3</v>
       </c>
-      <c r="C17" s="30" t="s">
-[...12 lines deleted...]
-      <c r="N17" s="29">
+      <c r="C17" s="42" t="s">
+        <v>65</v>
+      </c>
+      <c r="D17" s="23"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="23"/>
+      <c r="L17" s="23"/>
+      <c r="M17" s="23"/>
+      <c r="N17" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:14" s="27" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="38">
+    <row r="18" spans="2:14" s="24" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="33">
         <v>4</v>
       </c>
-      <c r="C18" s="30" t="s">
-[...12 lines deleted...]
-      <c r="N18" s="29">
+      <c r="C18" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="23"/>
+      <c r="H18" s="23"/>
+      <c r="I18" s="23"/>
+      <c r="J18" s="23"/>
+      <c r="K18" s="23"/>
+      <c r="L18" s="23"/>
+      <c r="M18" s="23"/>
+      <c r="N18" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="2:14" ht="31" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="38">
+    <row r="19" spans="2:14" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="33">
         <v>5</v>
       </c>
-      <c r="C19" s="30" t="s">
-[...12 lines deleted...]
-      <c r="N19" s="29">
+      <c r="C19" s="41" t="s">
+        <v>104</v>
+      </c>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="23"/>
+      <c r="I19" s="23"/>
+      <c r="J19" s="23"/>
+      <c r="K19" s="23"/>
+      <c r="L19" s="23"/>
+      <c r="M19" s="23"/>
+      <c r="N19" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="2:14" s="1" customFormat="1" ht="44" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="38">
+    <row r="20" spans="2:14" s="1" customFormat="1" ht="44.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="33">
         <v>6</v>
       </c>
-      <c r="C20" s="31" t="s">
-[...12 lines deleted...]
-      <c r="N20" s="29">
+      <c r="C20" s="41" t="s">
+        <v>96</v>
+      </c>
+      <c r="D20" s="23"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="23"/>
+      <c r="L20" s="23"/>
+      <c r="M20" s="23"/>
+      <c r="N20" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="2:14" s="27" customFormat="1" ht="33.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="38">
+    <row r="21" spans="2:14" s="24" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="33">
         <v>7</v>
       </c>
-      <c r="C21" s="31" t="s">
-[...12 lines deleted...]
-      <c r="N21" s="29">
+      <c r="C21" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="23"/>
+      <c r="N21" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:14" s="27" customFormat="1" ht="35.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="38">
+    <row r="22" spans="2:14" s="24" customFormat="1" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="33">
         <v>8</v>
       </c>
-      <c r="C22" s="31" t="s">
-[...12 lines deleted...]
-      <c r="N22" s="29">
+      <c r="C22" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="23"/>
+      <c r="H22" s="23"/>
+      <c r="I22" s="23"/>
+      <c r="J22" s="23"/>
+      <c r="K22" s="23"/>
+      <c r="L22" s="23"/>
+      <c r="M22" s="23"/>
+      <c r="N22" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="2:14" s="27" customFormat="1" ht="35.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="38">
+    <row r="23" spans="2:14" s="24" customFormat="1" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="33">
         <v>9</v>
       </c>
-      <c r="C23" s="33" t="s">
-[...12 lines deleted...]
-      <c r="N23" s="29">
+      <c r="C23" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23"/>
+      <c r="H23" s="23"/>
+      <c r="I23" s="23"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="23"/>
+      <c r="M23" s="23"/>
+      <c r="N23" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="2:14" s="27" customFormat="1" ht="35.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="38">
+    <row r="24" spans="2:14" s="24" customFormat="1" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="33">
         <v>10</v>
       </c>
-      <c r="C24" s="15" t="s">
-[...12 lines deleted...]
-      <c r="N24" s="29">
+      <c r="C24" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="23"/>
+      <c r="N24" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="2:14" s="27" customFormat="1" ht="38.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B25" s="38">
+    <row r="25" spans="2:14" s="24" customFormat="1" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="33">
         <v>11</v>
       </c>
-      <c r="C25" s="15" t="s">
-[...12 lines deleted...]
-      <c r="N25" s="29">
+      <c r="C25" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="23"/>
+      <c r="H25" s="23"/>
+      <c r="I25" s="23"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="23"/>
+      <c r="L25" s="23"/>
+      <c r="M25" s="23"/>
+      <c r="N25" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="2:14" s="27" customFormat="1" ht="38.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B26" s="38">
+    <row r="26" spans="2:14" s="24" customFormat="1" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="33">
         <v>12</v>
       </c>
-      <c r="C26" s="34" t="s">
-[...12 lines deleted...]
-      <c r="N26" s="29">
+      <c r="C26" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="23"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="23"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="23"/>
+      <c r="L26" s="23"/>
+      <c r="M26" s="23"/>
+      <c r="N26" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="2:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="2:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="4"/>
       <c r="C27" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="D27" s="25"/>
-[...8 lines deleted...]
-      <c r="M27" s="25"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="23"/>
+      <c r="F27" s="23"/>
+      <c r="G27" s="23"/>
+      <c r="H27" s="23"/>
+      <c r="I27" s="23"/>
+      <c r="J27" s="23"/>
+      <c r="K27" s="23"/>
+      <c r="L27" s="23"/>
+      <c r="M27" s="23"/>
       <c r="N27" s="9">
         <f>SUM(N15:N26)/12</f>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="2:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:14" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C28" s="3"/>
-      <c r="D28" s="36"/>
-[...11 lines deleted...]
-      <c r="C29" s="19" t="s">
+      <c r="D28" s="31"/>
+      <c r="E28" s="31"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="31"/>
+      <c r="H28" s="31"/>
+      <c r="I28" s="31"/>
+      <c r="J28" s="31"/>
+      <c r="K28" s="31"/>
+      <c r="L28" s="31"/>
+      <c r="M28" s="31"/>
+    </row>
+    <row r="29" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B29" s="4"/>
+      <c r="C29" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="D29" s="37"/>
-[...12 lines deleted...]
-      <c r="B30" s="26">
+      <c r="D29" s="32"/>
+      <c r="E29" s="32"/>
+      <c r="F29" s="32"/>
+      <c r="G29" s="32"/>
+      <c r="H29" s="32"/>
+      <c r="I29" s="32"/>
+      <c r="J29" s="32"/>
+      <c r="K29" s="32"/>
+      <c r="L29" s="32"/>
+      <c r="M29" s="32"/>
+      <c r="N29" s="32"/>
+    </row>
+    <row r="30" spans="2:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B30" s="45">
         <v>1</v>
       </c>
-      <c r="C30" s="39" t="s">
-        <v>70</v>
+      <c r="C30" s="46" t="s">
+        <v>95</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
-    <row r="31" spans="2:14" ht="25" x14ac:dyDescent="0.25">
-      <c r="B31" s="26">
+    <row r="31" spans="2:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B31" s="45">
         <v>2</v>
       </c>
-      <c r="C31" s="39" t="s">
-[...9 lines deleted...]
-      <c r="B32" s="1">
+      <c r="C31" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="D31" s="25"/>
+      <c r="E31" s="24"/>
+      <c r="F31" s="24"/>
+      <c r="G31" s="24"/>
+      <c r="H31" s="24"/>
+    </row>
+    <row r="32" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B32" s="4">
         <v>3</v>
       </c>
-      <c r="C32" s="10" t="s">
-        <v>101</v>
+      <c r="C32" s="38" t="s">
+        <v>93</v>
       </c>
       <c r="D32" s="2"/>
     </row>
-    <row r="33" spans="3:4" x14ac:dyDescent="0.25">
+    <row r="33" spans="3:4" x14ac:dyDescent="0.2">
       <c r="C33" s="10"/>
       <c r="D33" s="2"/>
     </row>
-    <row r="34" spans="3:4" x14ac:dyDescent="0.25">
+    <row r="34" spans="3:4" x14ac:dyDescent="0.2">
       <c r="C34" s="10"/>
     </row>
-    <row r="35" spans="3:4" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-    <row r="36" spans="3:4" x14ac:dyDescent="0.25">
+    <row r="35" spans="3:4" x14ac:dyDescent="0.2">
+      <c r="C35" s="10" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="36" spans="3:4" x14ac:dyDescent="0.2">
       <c r="C36" s="10"/>
     </row>
-    <row r="37" spans="3:4" x14ac:dyDescent="0.25">
+    <row r="37" spans="3:4" x14ac:dyDescent="0.2">
       <c r="C37" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C31" r:id="rId1" location="risk-factor-assessment" display="https://www.nice.org.uk/guidance/cg103/chapter/Recommendations - risk-factor-assessment" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="C30" r:id="rId2" xr:uid="{DD79AFA5-D41F-41B3-895C-4BA47E49C447}"/>
+    <hyperlink ref="C30" r:id="rId2" display="Intensive Care Society (ICS), Faculty of Intensive Care Medicine (FICM) Joint Standards _x000a_Committee (2022) Guidelines for the Provision of Intensive Care Services (GPICS) Edition 2.1. " xr:uid="{DD79AFA5-D41F-41B3-895C-4BA47E49C447}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
   <drawing r:id="rId4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>Data!$B$3:$B$4</xm:f>
           </x14:formula1>
           <xm:sqref>D10:D12 D18:M22 D15:M15 D24:M25</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000001000000}">
           <x14:formula1>
-            <xm:f>Data!$B$8:$B$53</xm:f>
+            <xm:f>Data!$B$8:$B$54</xm:f>
           </x14:formula1>
           <xm:sqref>C5</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000002000000}">
           <x14:formula1>
-            <xm:f>Data!$G$3:$G$38</xm:f>
+            <xm:f>Data!$G$15:$G$51</xm:f>
           </x14:formula1>
           <xm:sqref>C6</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000003000000}">
           <x14:formula1>
             <xm:f>Data!$B$3:$B$5</xm:f>
           </x14:formula1>
           <xm:sqref>D23:M23 D16:M17 D26:M28</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="B2:L14"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A10" workbookViewId="0">
       <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="13.54296875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="43.54296875" customWidth="1"/>
+    <col min="2" max="2" width="13.5703125" customWidth="1"/>
+    <col min="3" max="3" width="50.140625" customWidth="1"/>
+    <col min="4" max="5" width="8.85546875" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="43.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:12" ht="50.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="16" t="s">
+    <row r="2" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="43" t="s">
+      <c r="C2" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="D2" s="44"/>
-[...1 lines deleted...]
-      <c r="F2" s="16" t="s">
+      <c r="D2" s="48"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="G2" s="43" t="s">
+      <c r="G2" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="H2" s="45"/>
-      <c r="I2" s="43" t="s">
+      <c r="H2" s="49"/>
+      <c r="I2" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="J2" s="45"/>
-      <c r="K2" s="43" t="s">
+      <c r="J2" s="49"/>
+      <c r="K2" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="L2" s="45"/>
-[...2 lines deleted...]
-      <c r="B3" s="17">
+      <c r="L2" s="49"/>
+    </row>
+    <row r="3" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="16">
         <v>1</v>
       </c>
-      <c r="C3" s="46"/>
-[...11 lines deleted...]
-      <c r="B4" s="17">
+      <c r="C3" s="50"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="52"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="52"/>
+    </row>
+    <row r="4" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="16">
         <v>2</v>
       </c>
-      <c r="C4" s="46"/>
-[...11 lines deleted...]
-      <c r="B5" s="17">
+      <c r="C4" s="50"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="52"/>
+    </row>
+    <row r="5" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="16">
         <v>3</v>
       </c>
-      <c r="C5" s="46"/>
-[...11 lines deleted...]
-      <c r="B6" s="17">
+      <c r="C5" s="50"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="50"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="50"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="52"/>
+    </row>
+    <row r="6" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="16">
         <v>4</v>
       </c>
-      <c r="C6" s="46"/>
-[...11 lines deleted...]
-      <c r="B7" s="17">
+      <c r="C6" s="50"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="17"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="52"/>
+    </row>
+    <row r="7" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="16">
         <v>5</v>
       </c>
-      <c r="C7" s="46"/>
-[...11 lines deleted...]
-      <c r="B8" s="17">
+      <c r="C7" s="50"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="52"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="52"/>
+      <c r="I7" s="50"/>
+      <c r="J7" s="52"/>
+      <c r="K7" s="50"/>
+      <c r="L7" s="52"/>
+    </row>
+    <row r="8" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="16">
         <v>6</v>
       </c>
-      <c r="C8" s="46"/>
-[...11 lines deleted...]
-      <c r="B9" s="17">
+      <c r="C8" s="50"/>
+      <c r="D8" s="51"/>
+      <c r="E8" s="52"/>
+      <c r="F8" s="17"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="52"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="52"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="52"/>
+    </row>
+    <row r="9" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="16">
         <v>7</v>
       </c>
-      <c r="C9" s="46"/>
-[...11 lines deleted...]
-      <c r="B10" s="17">
+      <c r="C9" s="50"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="52"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="50"/>
+      <c r="H9" s="52"/>
+      <c r="I9" s="50"/>
+      <c r="J9" s="52"/>
+      <c r="K9" s="50"/>
+      <c r="L9" s="52"/>
+    </row>
+    <row r="10" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="16">
         <v>8</v>
       </c>
-      <c r="C10" s="46"/>
-[...11 lines deleted...]
-      <c r="B11" s="17">
+      <c r="C10" s="50"/>
+      <c r="D10" s="51"/>
+      <c r="E10" s="52"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="50"/>
+      <c r="H10" s="52"/>
+      <c r="I10" s="50"/>
+      <c r="J10" s="52"/>
+      <c r="K10" s="50"/>
+      <c r="L10" s="52"/>
+    </row>
+    <row r="11" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="16">
         <v>9</v>
       </c>
-      <c r="C11" s="46"/>
-[...11 lines deleted...]
-      <c r="B12" s="17">
+      <c r="C11" s="50"/>
+      <c r="D11" s="51"/>
+      <c r="E11" s="52"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="50"/>
+      <c r="H11" s="52"/>
+      <c r="I11" s="50"/>
+      <c r="J11" s="52"/>
+      <c r="K11" s="50"/>
+      <c r="L11" s="52"/>
+    </row>
+    <row r="12" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="16">
         <v>10</v>
       </c>
-      <c r="C12" s="46"/>
-[...11 lines deleted...]
-      <c r="B13" s="17">
+      <c r="C12" s="50"/>
+      <c r="D12" s="51"/>
+      <c r="E12" s="52"/>
+      <c r="F12" s="17"/>
+      <c r="G12" s="50"/>
+      <c r="H12" s="52"/>
+      <c r="I12" s="50"/>
+      <c r="J12" s="52"/>
+      <c r="K12" s="50"/>
+      <c r="L12" s="52"/>
+    </row>
+    <row r="13" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="16">
         <v>11</v>
       </c>
-      <c r="C13" s="46"/>
-[...11 lines deleted...]
-      <c r="B14" s="17">
+      <c r="C13" s="50"/>
+      <c r="D13" s="51"/>
+      <c r="E13" s="52"/>
+      <c r="F13" s="17"/>
+      <c r="G13" s="50"/>
+      <c r="H13" s="52"/>
+      <c r="I13" s="50"/>
+      <c r="J13" s="52"/>
+      <c r="K13" s="50"/>
+      <c r="L13" s="52"/>
+    </row>
+    <row r="14" spans="2:12" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="16">
         <v>12</v>
       </c>
-      <c r="C14" s="46"/>
-[...8 lines deleted...]
-      <c r="L14" s="48"/>
+      <c r="C14" s="50"/>
+      <c r="D14" s="51"/>
+      <c r="E14" s="52"/>
+      <c r="F14" s="17"/>
+      <c r="G14" s="50"/>
+      <c r="H14" s="52"/>
+      <c r="I14" s="50"/>
+      <c r="J14" s="52"/>
+      <c r="K14" s="50"/>
+      <c r="L14" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="52">
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="I14:J14"/>
     <mergeCell ref="K14:L14"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="K10:L10"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="G8:H8"/>
@@ -2273,535 +2176,580 @@
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="B3:G53"/>
+  <dimension ref="B3:G54"/>
   <sheetViews>
-    <sheetView topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="I34" sqref="I34"/>
+    <sheetView topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="I51" sqref="I51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="17.54296875" customWidth="1"/>
-    <col min="7" max="7" width="15.54296875" customWidth="1"/>
+    <col min="2" max="2" width="17.5703125" customWidth="1"/>
+    <col min="7" max="7" width="15.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B3">
         <v>1</v>
       </c>
-      <c r="G3" s="22">
+      <c r="G3" s="20">
         <v>45901</v>
       </c>
     </row>
-    <row r="4" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B4">
         <v>0</v>
       </c>
-      <c r="G4" s="22">
+      <c r="G4" s="20">
         <v>45931</v>
       </c>
     </row>
-    <row r="5" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B5" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="22">
+      <c r="G5" s="20">
         <v>45962</v>
       </c>
     </row>
-    <row r="6" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="G6" s="22">
+    <row r="6" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G6" s="20">
         <v>45992</v>
       </c>
     </row>
-    <row r="7" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="G7" s="22">
+    <row r="7" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G7" s="20">
         <v>46023</v>
       </c>
     </row>
-    <row r="8" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B8" t="s">
         <v>21</v>
       </c>
-      <c r="G8" s="22">
+      <c r="G8" s="20">
         <v>46054</v>
       </c>
     </row>
-    <row r="9" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B9" t="s">
         <v>20</v>
       </c>
-      <c r="G9" s="22">
+      <c r="G9" s="20">
         <v>46082</v>
       </c>
     </row>
-    <row r="10" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B10" t="s">
         <v>22</v>
       </c>
-      <c r="G10" s="22">
+      <c r="G10" s="20">
         <v>46113</v>
       </c>
     </row>
-    <row r="11" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B11" t="s">
         <v>23</v>
       </c>
-      <c r="G11" s="22">
+      <c r="G11" s="20">
         <v>46143</v>
       </c>
     </row>
-    <row r="12" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B12" t="s">
         <v>24</v>
       </c>
-      <c r="G12" s="22">
+      <c r="G12" s="20">
         <v>46174</v>
       </c>
     </row>
-    <row r="13" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B13" t="s">
         <v>25</v>
       </c>
-      <c r="G13" s="22">
+      <c r="G13" s="20">
         <v>46204</v>
       </c>
     </row>
-    <row r="14" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="G14" s="22">
+    <row r="14" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G14" s="20">
         <v>46235</v>
       </c>
     </row>
-    <row r="15" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B15" t="s">
         <v>26</v>
       </c>
-      <c r="G15" s="22">
+      <c r="G15" s="20">
         <v>46266</v>
       </c>
     </row>
-    <row r="16" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B16" t="s">
         <v>27</v>
       </c>
-      <c r="G16" s="22">
+      <c r="G16" s="20">
         <v>46296</v>
       </c>
     </row>
-    <row r="17" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B17" t="s">
         <v>28</v>
       </c>
-      <c r="G17" s="22">
+      <c r="G17" s="20">
         <v>46327</v>
       </c>
     </row>
-    <row r="18" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B18" t="s">
         <v>29</v>
       </c>
-      <c r="G18" s="22">
+      <c r="G18" s="20">
         <v>46357</v>
       </c>
     </row>
-    <row r="19" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B19" t="s">
         <v>30</v>
       </c>
-      <c r="G19" s="22">
+      <c r="G19" s="20">
         <v>46388</v>
       </c>
     </row>
-    <row r="20" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B20" t="s">
         <v>31</v>
       </c>
-      <c r="G20" s="22">
+      <c r="G20" s="20">
         <v>46419</v>
       </c>
     </row>
-    <row r="21" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B21" t="s">
+        <v>48</v>
+      </c>
+      <c r="G21" s="20">
+        <v>46447</v>
+      </c>
+    </row>
+    <row r="22" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B22" t="s">
         <v>49</v>
       </c>
-      <c r="G21" s="22">
-[...4 lines deleted...]
-      <c r="B22" t="s">
+      <c r="G22" s="20">
+        <v>46478</v>
+      </c>
+    </row>
+    <row r="23" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B23" t="s">
         <v>50</v>
       </c>
-      <c r="G22" s="22">
-[...4 lines deleted...]
-      <c r="B23" t="s">
+      <c r="G23" s="20">
+        <v>46508</v>
+      </c>
+    </row>
+    <row r="24" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B24" t="s">
         <v>51</v>
       </c>
-      <c r="G23" s="22">
-[...4 lines deleted...]
-      <c r="B24" t="s">
+      <c r="G24" s="20">
+        <v>46539</v>
+      </c>
+    </row>
+    <row r="25" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B25" t="s">
         <v>52</v>
       </c>
-      <c r="G24" s="22">
-[...7 lines deleted...]
-      <c r="G25" s="22">
+      <c r="G25" s="20">
         <v>46569</v>
       </c>
     </row>
-    <row r="26" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="G26" s="22">
+    <row r="26" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G26" s="20">
         <v>46600</v>
       </c>
     </row>
-    <row r="27" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B27" t="s">
         <v>32</v>
       </c>
-      <c r="G27" s="22">
+      <c r="G27" s="20">
         <v>46631</v>
       </c>
     </row>
-    <row r="28" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B28" t="s">
         <v>33</v>
       </c>
-      <c r="G28" s="22">
+      <c r="G28" s="20">
         <v>46661</v>
       </c>
     </row>
-    <row r="29" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B29" t="s">
         <v>34</v>
       </c>
-      <c r="G29" s="22">
+      <c r="G29" s="20">
         <v>46692</v>
       </c>
     </row>
-    <row r="30" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B30" t="s">
         <v>35</v>
       </c>
-      <c r="G30" s="22">
+      <c r="G30" s="20">
         <v>46722</v>
       </c>
     </row>
-    <row r="31" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B31" t="s">
         <v>36</v>
       </c>
-      <c r="G31" s="22">
+      <c r="G31" s="20">
         <v>46753</v>
       </c>
     </row>
-    <row r="32" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B32" t="s">
         <v>37</v>
       </c>
-      <c r="G32" s="22">
+      <c r="G32" s="20">
         <v>46784</v>
       </c>
     </row>
-    <row r="33" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B33" t="s">
         <v>38</v>
       </c>
-      <c r="G33" s="22">
+      <c r="G33" s="20">
         <v>46813</v>
       </c>
     </row>
-    <row r="34" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B34" t="s">
         <v>39</v>
       </c>
-      <c r="G34" s="22">
+      <c r="G34" s="20">
         <v>46844</v>
       </c>
     </row>
-    <row r="35" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B35" t="s">
         <v>40</v>
       </c>
-      <c r="G35" s="22">
+      <c r="G35" s="20">
         <v>46874</v>
       </c>
     </row>
-    <row r="36" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B36" t="s">
         <v>41</v>
       </c>
-      <c r="G36" s="22">
+      <c r="G36" s="20">
         <v>46905</v>
       </c>
     </row>
-    <row r="37" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B37" t="s">
         <v>42</v>
       </c>
-      <c r="G37" s="22">
+      <c r="G37" s="20">
         <v>46935</v>
       </c>
     </row>
-    <row r="38" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B38" t="s">
         <v>45</v>
       </c>
-      <c r="G38" s="22">
+      <c r="G38" s="20">
         <v>46966</v>
       </c>
     </row>
-    <row r="39" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B39" t="s">
+        <v>102</v>
+      </c>
+      <c r="G39" s="20">
+        <v>46997</v>
+      </c>
+    </row>
+    <row r="40" spans="2:7" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="G40" s="20">
+        <v>47027</v>
+      </c>
+    </row>
+    <row r="41" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B41" t="s">
         <v>46</v>
       </c>
-      <c r="G39" s="22"/>
-[...2 lines deleted...]
-      <c r="B40" t="s">
+      <c r="G41" s="20">
+        <v>47058</v>
+      </c>
+    </row>
+    <row r="42" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B42" t="s">
         <v>47</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="B42" t="s">
+      <c r="G42" s="20">
+        <v>47088</v>
+      </c>
+    </row>
+    <row r="43" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B43" t="s">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B43" t="s">
+      <c r="G43" s="20">
+        <v>47119</v>
+      </c>
+    </row>
+    <row r="44" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B44" t="s">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B45" t="s">
+      <c r="G44" s="20">
+        <v>47150</v>
+      </c>
+    </row>
+    <row r="45" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G45" s="20">
+        <v>47178</v>
+      </c>
+    </row>
+    <row r="46" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B46" t="s">
+        <v>53</v>
+      </c>
+      <c r="G46" s="20">
+        <v>47209</v>
+      </c>
+    </row>
+    <row r="47" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B47" t="s">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B46" t="s">
+      <c r="G47" s="20">
+        <v>47239</v>
+      </c>
+    </row>
+    <row r="48" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B48" t="s">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B47" t="s">
+      <c r="G48" s="20">
+        <v>47270</v>
+      </c>
+    </row>
+    <row r="49" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B49" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B48" t="s">
+      <c r="G49" s="20">
+        <v>47300</v>
+      </c>
+    </row>
+    <row r="50" spans="2:7" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="G50" s="20">
+        <v>47331</v>
+      </c>
+    </row>
+    <row r="51" spans="2:7" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="G51" s="20">
+        <v>47362</v>
+      </c>
+    </row>
+    <row r="52" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B52" s="24" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="53" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B53" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="49" spans="2:2" s="27" customFormat="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="B52" t="s">
+    <row r="54" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B54" t="s">
         <v>58</v>
-      </c>
-[...3 lines deleted...]
-        <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
       <selection activeCell="T24" sqref="T24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="M1"/>
   <sheetViews>
     <sheetView topLeftCell="A6" workbookViewId="0">
       <selection activeCell="L11" sqref="L11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
-    <row r="1" spans="13:13" ht="15.5" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>65</v>
+    <row r="1" spans="13:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="M1" s="30" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:A15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="66.08984375" customWidth="1"/>
+    <col min="1" max="1" width="66.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="37.5" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-      <c r="A8" s="41" t="s">
+    <row r="1" spans="1:1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A1" s="25" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A2" s="25"/>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A3" s="35" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A4" s="35" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A5" s="35" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A6" s="35" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="36" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
-[...31 lines deleted...]
-        <v>94</v>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A8" s="35" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A9" s="35" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A10" s="35" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A12" s="35" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A13" s="35" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A14" s="35" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A15" s="35" t="s">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">