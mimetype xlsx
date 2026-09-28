--- v0 (2026-05-07)
+++ v1 (2026-09-28)
@@ -4,469 +4,695 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\a&amp;e_LGIJUB\WYCCODN\Network Admin\Benchmarking 2023 onwards\Benchmarking Tools\2025 10 observations\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\a&amp;e_LGIJUB\WYCCODN\Network Admin\Benchmarking 2023 onwards\Benchmarking Tools\2026 updates\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FFAF1656-2549-4040-A38A-19F4684B4BEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{59278390-26DB-4EB8-8644-C97EFAF9A23C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Endotracheal Tube" sheetId="1" r:id="rId1"/>
     <sheet name="Action Plan" sheetId="3" r:id="rId2"/>
     <sheet name="Data" sheetId="2" state="hidden" r:id="rId3"/>
     <sheet name="Sheet1" sheetId="4" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N17" i="1" l="1"/>
   <c r="N18" i="1"/>
   <c r="N19" i="1"/>
   <c r="N20" i="1"/>
   <c r="N21" i="1"/>
   <c r="N22" i="1"/>
   <c r="N23" i="1"/>
   <c r="N24" i="1"/>
   <c r="N25" i="1"/>
   <c r="N16" i="1"/>
   <c r="N15" i="1"/>
   <c r="N26" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="94">
+  <si>
+    <t>Endo Tracheal Tube Benchmark</t>
+  </si>
+  <si>
+    <t>Critical Care Unit</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Completed By</t>
+  </si>
+  <si>
+    <t>Unit Questions (answer once only)</t>
+  </si>
+  <si>
+    <t>1=YES</t>
+  </si>
+  <si>
+    <t>0=NO</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>Care Element</t>
+  </si>
+  <si>
+    <t>Observation 1</t>
+  </si>
+  <si>
+    <t>Observation 2</t>
+  </si>
+  <si>
+    <t>Observation 3</t>
+  </si>
+  <si>
+    <t>Observation 4</t>
+  </si>
+  <si>
+    <t>Observation 5</t>
+  </si>
+  <si>
+    <t>Observation 6</t>
+  </si>
+  <si>
+    <t>Observation 7</t>
+  </si>
+  <si>
+    <t>Observation 8</t>
+  </si>
+  <si>
+    <t>Observation 9</t>
+  </si>
+  <si>
+    <t>Observation 10</t>
+  </si>
+  <si>
+    <t>% when element of care was performed</t>
+  </si>
+  <si>
+    <t>Where closed suction is used, has the circuit been changed every 72 hrs, or as per manufacturers instructions?</t>
+  </si>
+  <si>
+    <t>Has the ventilator tubing only been changed if specifically indicated i.e Visible soiling , faulty or as per manufacturer guidelines?</t>
+  </si>
+  <si>
+    <t>Total Compliance</t>
+  </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Department of Health (2011) High Impact Intervention Care bundle to reduce ventilation-association pneumonia. HCAI High Impact Interventions</t>
   </si>
   <si>
+    <t>Lorente, L., Lecuona, M., Jiménez, A., Mora, M. L. and Sierra, A. (2007) Influence of an endotracheal tube with polyurethane cuff and subglottic secretion drainage on pneumonia. American Journal of Respiratory and Critical Care Medicine. 176(11), pp.1079-1083 cited in Mallett, J. Albarran, J. &amp; Richardson A. (Eds) (2013) Critical Care Manual of Clinical Procedures and Comprtencies. Chapter 5. Wiley Blackwell.</t>
+  </si>
+  <si>
+    <t>NICE (2014) Pressure ulcers: prevention and management. Clinical Guidance CG179</t>
+  </si>
+  <si>
     <t>The Royal College of Anaesthetists and The Difficult Airway Society (2011) NAP4 :  Major complications of airway management in the United Kingdom</t>
   </si>
   <si>
-    <t>Critical Care Advisory Group (Hollister Ltd) (2009). Best Practice Guidance: For the stabilisation of Endotracheal Tubes in Adult Critical Care Patients</t>
-[...14 lines deleted...]
-    <t>Total Compliance</t>
+    <t>Comments</t>
+  </si>
+  <si>
+    <t>Action Plan</t>
+  </si>
+  <si>
+    <t>Person responsible</t>
+  </si>
+  <si>
+    <t>Time Scale</t>
+  </si>
+  <si>
+    <t>Date Completed</t>
+  </si>
+  <si>
+    <t>Hull Royal</t>
+  </si>
+  <si>
+    <t>Castle Hill</t>
+  </si>
+  <si>
+    <t>Grimsby</t>
+  </si>
+  <si>
+    <t>Scunthorpe</t>
+  </si>
+  <si>
+    <t>York</t>
+  </si>
+  <si>
+    <t>Scarborough</t>
+  </si>
+  <si>
+    <t>Airedale</t>
+  </si>
+  <si>
+    <t>Bradford</t>
+  </si>
+  <si>
+    <t>CHFT</t>
+  </si>
+  <si>
+    <t>Pinderfields</t>
+  </si>
+  <si>
+    <t>Harrogate</t>
+  </si>
+  <si>
+    <t>Nuffield</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LTHT J54 General </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LTHT J81 Surg / Onc </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LTHT Cardiac </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LTHT Neuro </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LTHT General </t>
+  </si>
+  <si>
+    <t>Northumbria Specialist Emergency Care Hospital</t>
+  </si>
+  <si>
+    <t>Freeman Ward 37</t>
+  </si>
+  <si>
+    <t>Freeman Ward 21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RVI Ward 38 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RVI Ward 18 </t>
+  </si>
+  <si>
+    <t>South Tyneside</t>
+  </si>
+  <si>
+    <t>QE, Gateshead</t>
+  </si>
+  <si>
+    <t>Sunderland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Durham </t>
+  </si>
+  <si>
+    <t>Darlington</t>
+  </si>
+  <si>
+    <t>North Tees</t>
+  </si>
+  <si>
+    <t xml:space="preserve">James Cook General </t>
+  </si>
+  <si>
+    <t>James Cook Spinal</t>
+  </si>
+  <si>
+    <t>James Cook Neuro</t>
+  </si>
+  <si>
+    <t>Cumberland Infirmary</t>
+  </si>
+  <si>
+    <t>West Cumberland</t>
+  </si>
+  <si>
+    <t>Barnsley</t>
+  </si>
+  <si>
+    <t>Bassetlaw</t>
+  </si>
+  <si>
+    <t>Doncaster</t>
+  </si>
+  <si>
+    <t>Rotherham</t>
+  </si>
+  <si>
+    <t>STH D Floor</t>
+  </si>
+  <si>
+    <t>STH E Floor</t>
+  </si>
+  <si>
+    <t>STH K Floor</t>
+  </si>
+  <si>
+    <t>STH Neuro</t>
+  </si>
+  <si>
+    <t>STH Cardiac</t>
+  </si>
+  <si>
+    <t>Guidelines for the Provision of Intensive Care Services V3 (GPICS)(2026) The Faculty of Intensive Care Medicine / Intensive Care Society.</t>
+  </si>
+  <si>
+    <t>Muscedere J et al. Comprehensive evidence-based clinical practice guidelines for ventilator-associated pneumonia: prevention. Journal of Critical Care 2008, 23:126-37</t>
+  </si>
+  <si>
+    <t>Collins T, Plowright C, Gibson V, Stayt L, Clarke S, Caisley J, Watkins CH, Hodges E, Leaver G, Leyland S, McCready P, Millin S, Platten J, Scallon M, Tipene P, Wilcox G. British Association of Critical Care Nurses: Evidence-based consensus paper for oral care within adult critical care units. Nurs Crit Care. 2021 Jul;26(4):224-233.</t>
+  </si>
+  <si>
+    <r>
+      <t>Is the grade of intubation (or glidescope used), size and type of ETT documented in the patient notes?</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1,2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Has continuous capnography been monitored?</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1,2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Is the ETT secured in the most appropriate way for the patient needs?</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ETT must be stabilised to optimise ventilation and avoid displacement or unplanned extubation. It is not recommended to use white cotton tape in critical care patients whose anticipated length of intubation will exceed 6 hours or are in a high risk group of developing pressure ulcers. Critical Care Advisory Group (2009)</t>
+    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Is heated (water) humidification </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>or</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> heat and moisture exchange (HME) in use? </t>
-[...238 lines deleted...]
-    <t>Observation 10</t>
+      <t xml:space="preserve"> heat and moisture exchange (HME) in use?</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Is the cuff pressure between 20 – 30 mmH2O if the patient is ventilated?</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3,4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (Or inflated to an agreed level where a leak is present). If monitoring is not continuous, manual checks of cuff pressure should be checked at least 4 hourly3 and after significant movement of the patient.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>If subglottic ETT tube is in situ, has the port been aspirated at least every 4 hours?</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>5</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Has oral hygiene been performed every 4 hours?</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3,7</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Has the ETT been repositioned as a minimum 4 hourly and skin integrity documented?</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>6</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Has the length at the lips been documented in the patient notes at least every shift to detect for tube migration?</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1,2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>Is there documented evidence the airway trolley is checked and restocked after use and on a regular basis?</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1,2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>Is there immedicate access to a difficult airway trolley? This should have the
+same content and layout as the one used in the hospital’s theatre department, including Fiberoptic laryngoscopy?</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1,2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Does the unit have algorithms for management of intubation, extubation, re-intubation, bronchoscopy?</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1,2</t>
+    </r>
+  </si>
+  <si>
+    <t>James Cook Cardiac HDU</t>
+  </si>
+  <si>
+    <t>James Cook Cardiac ICU</t>
+  </si>
+  <si>
+    <t>Audit Tool updated June 2026. Due for Review June 2029</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Instructions</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 The following benchmark should be undertaken for patients who are intubation &amp; ventilated via an Endotracheal Tube. 
 Within the month, select 10 patients (observations) and review their care. 
 If it is not possible to review 10 different patients, it is acceptable to review the care of a patient more than once in a different 24 hour period.
-*Denotes where the past 24 hours of care should be used.
 Insert 1 for Yes, 0 for No or NA where appropriate from the drop down box.
 Where improvement actions are required, please complete action plan tab.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -506,357 +732,250 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="17" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="17" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>1704106</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>538692</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>504825</xdr:rowOff>
+      <xdr:rowOff>1080424</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 6">
+        <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03C6320E-E76B-4596-9038-81B6D09DC806}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1"/>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1219200" y="0"/>
-          <a:ext cx="1700931" cy="501650"/>
+          <a:off x="457200" y="28575"/>
+          <a:ext cx="7101417" cy="1051849"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-      </xdr:spPr>
-[...130 lines deleted...]
-        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1114,797 +1233,790 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalauditprojects.org.uk/NAP4_home" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="3" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="B1:O48"/>
+  <dimension ref="B1:N39"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6"/>
+    <sheetView tabSelected="1" topLeftCell="A14" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="9.90625" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="14" width="14.36328125" customWidth="1"/>
+    <col min="2" max="2" width="9.85546875" customWidth="1"/>
+    <col min="3" max="3" width="77.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" customWidth="1"/>
+    <col min="5" max="6" width="9.5703125" customWidth="1"/>
+    <col min="7" max="7" width="9.42578125" customWidth="1"/>
+    <col min="8" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="14.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:15" s="1" customFormat="1" ht="58" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="C3" s="17" t="s">
+    <row r="1" spans="2:14" ht="86.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="2:14" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C2" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="2:14" ht="121.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C3" s="15" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="4" spans="2:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C4" s="15"/>
+    </row>
+    <row r="5" spans="2:14" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="8"/>
+    </row>
+    <row r="6" spans="2:14" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="29"/>
+    </row>
+    <row r="7" spans="2:14" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="8"/>
+    </row>
+    <row r="8" spans="2:14" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C8" s="15"/>
+    </row>
+    <row r="9" spans="2:14" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C9" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="D9" s="3"/>
+    </row>
+    <row r="10" spans="2:14" ht="27" x14ac:dyDescent="0.2">
+      <c r="C10" s="17" t="s">
         <v>89</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="C10" s="20" t="s">
+      <c r="D10" s="17"/>
+      <c r="F10" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="G10" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="H10" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="I10" s="22"/>
+      <c r="J10" s="22"/>
+      <c r="K10" s="22"/>
+      <c r="L10" s="22"/>
+      <c r="M10" s="22"/>
+    </row>
+    <row r="11" spans="2:14" ht="39.75" x14ac:dyDescent="0.2">
+      <c r="C11" s="40" t="s">
+        <v>88</v>
+      </c>
+      <c r="D11" s="17"/>
+      <c r="F11" s="22"/>
+      <c r="G11" s="22"/>
+      <c r="H11" s="22"/>
+      <c r="I11" s="22"/>
+      <c r="J11" s="22"/>
+      <c r="K11" s="22"/>
+      <c r="L11" s="22"/>
+      <c r="M11" s="22"/>
+    </row>
+    <row r="12" spans="2:14" ht="27" x14ac:dyDescent="0.2">
+      <c r="C12" s="41" t="s">
+        <v>87</v>
+      </c>
+      <c r="D12" s="17"/>
+    </row>
+    <row r="13" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
+    </row>
+    <row r="14" spans="2:14" ht="51" x14ac:dyDescent="0.2">
+      <c r="B14" s="3"/>
+      <c r="C14" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="D10" s="20"/>
-[...46 lines deleted...]
-      <c r="D14" s="32" t="s">
+      <c r="G14" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="H14" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="I14" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="J14" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="K14" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="L14" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="E14" s="32" t="s">
+      <c r="M14" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="F14" s="32" t="s">
+      <c r="N14" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="G14" s="32" t="s">
-[...25 lines deleted...]
-      <c r="B15" s="15">
+    </row>
+    <row r="15" spans="2:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="13">
         <v>1</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...12 lines deleted...]
-      <c r="N15" s="11">
+      <c r="C15" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="26"/>
+      <c r="G15" s="26"/>
+      <c r="H15" s="26"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="26"/>
+      <c r="K15" s="26"/>
+      <c r="L15" s="26"/>
+      <c r="M15" s="26"/>
+      <c r="N15" s="10">
         <f>SUM(D15:M15)/10+IF(D15="NA",0.1)+IF(E15="NA",0.1)+IF(F15="NA",0.1)+IF(G15="NA",0.1)+IF(H15="NA",0.1)+IF(I15="NA",0.1)+IF(J15="NA",0.1)+IF(K15="NA",0.1)+IF(L15="NA",0.1)+IF(M15="NA",0.1)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="2:15" ht="25.5" x14ac:dyDescent="0.3">
-      <c r="B16" s="15">
+    <row r="16" spans="2:14" ht="27" x14ac:dyDescent="0.2">
+      <c r="B16" s="13">
         <v>2</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...12 lines deleted...]
-      <c r="N16" s="11">
+      <c r="C16" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="26"/>
+      <c r="G16" s="26"/>
+      <c r="H16" s="26"/>
+      <c r="I16" s="26"/>
+      <c r="J16" s="26"/>
+      <c r="K16" s="26"/>
+      <c r="L16" s="26"/>
+      <c r="M16" s="26"/>
+      <c r="N16" s="10">
         <f>SUM(D16:M16)/10+IF(D16="NA",0.1)+IF(E16="NA",0.1)+IF(F16="NA",0.1)+IF(G16="NA",0.1)+IF(H16="NA",0.1)+IF(I16="NA",0.1)+IF(J16="NA",0.1)+IF(K16="NA",0.1)+IF(L16="NA",0.1)+IF(M16="NA",0.1)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="2:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="15">
+    <row r="17" spans="2:14" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="13">
         <v>3</v>
       </c>
-      <c r="C17" s="7" t="s">
-[...12 lines deleted...]
-      <c r="N17" s="11">
+      <c r="C17" s="38" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" s="26"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="26"/>
+      <c r="G17" s="26"/>
+      <c r="H17" s="26"/>
+      <c r="I17" s="26"/>
+      <c r="J17" s="26"/>
+      <c r="K17" s="26"/>
+      <c r="L17" s="26"/>
+      <c r="M17" s="26"/>
+      <c r="N17" s="10">
         <f t="shared" ref="N17:N25" si="0">SUM(D17:M17)/10+IF(D17="NA",0.1)+IF(E17="NA",0.1)+IF(F17="NA",0.1)+IF(G17="NA",0.1)+IF(H17="NA",0.1)+IF(I17="NA",0.1)+IF(J17="NA",0.1)+IF(K17="NA",0.1)+IF(L17="NA",0.1)+IF(M17="NA",0.1)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:14" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="15">
+    <row r="18" spans="2:14" ht="70.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="13">
         <v>4</v>
       </c>
-      <c r="C18" s="8" t="s">
-[...12 lines deleted...]
-      <c r="N18" s="11">
+      <c r="C18" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" s="26"/>
+      <c r="E18" s="26"/>
+      <c r="F18" s="26"/>
+      <c r="G18" s="26"/>
+      <c r="H18" s="26"/>
+      <c r="I18" s="26"/>
+      <c r="J18" s="26"/>
+      <c r="K18" s="26"/>
+      <c r="L18" s="26"/>
+      <c r="M18" s="26"/>
+      <c r="N18" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="2:14" s="1" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="15">
+    <row r="19" spans="2:14" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="13">
         <v>5</v>
       </c>
-      <c r="C19" s="8" t="s">
-[...12 lines deleted...]
-      <c r="N19" s="11">
+      <c r="C19" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" s="26"/>
+      <c r="E19" s="26"/>
+      <c r="F19" s="26"/>
+      <c r="G19" s="26"/>
+      <c r="H19" s="26"/>
+      <c r="I19" s="26"/>
+      <c r="J19" s="26"/>
+      <c r="K19" s="26"/>
+      <c r="L19" s="26"/>
+      <c r="M19" s="26"/>
+      <c r="N19" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="2:14" s="1" customFormat="1" ht="53.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="15">
+    <row r="20" spans="2:14" ht="53.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="13">
         <v>6</v>
       </c>
-      <c r="C20" s="7" t="s">
-[...12 lines deleted...]
-      <c r="N20" s="11">
+      <c r="C20" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" s="26"/>
+      <c r="E20" s="26"/>
+      <c r="F20" s="26"/>
+      <c r="G20" s="26"/>
+      <c r="H20" s="26"/>
+      <c r="I20" s="26"/>
+      <c r="J20" s="26"/>
+      <c r="K20" s="26"/>
+      <c r="L20" s="26"/>
+      <c r="M20" s="26"/>
+      <c r="N20" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="2:14" ht="13" x14ac:dyDescent="0.3">
-      <c r="B21" s="15">
+    <row r="21" spans="2:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="B21" s="13">
         <v>7</v>
       </c>
-      <c r="C21" s="6" t="s">
-[...12 lines deleted...]
-      <c r="N21" s="11">
+      <c r="C21" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="26"/>
+      <c r="I21" s="26"/>
+      <c r="J21" s="26"/>
+      <c r="K21" s="26"/>
+      <c r="L21" s="26"/>
+      <c r="M21" s="26"/>
+      <c r="N21" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:14" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.3">
-      <c r="B22" s="15">
+    <row r="22" spans="2:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="B22" s="13">
         <v>8</v>
       </c>
-      <c r="C22" s="6" t="s">
-[...12 lines deleted...]
-      <c r="N22" s="11">
+      <c r="C22" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="D22" s="26"/>
+      <c r="E22" s="26"/>
+      <c r="F22" s="26"/>
+      <c r="G22" s="26"/>
+      <c r="H22" s="26"/>
+      <c r="I22" s="26"/>
+      <c r="J22" s="26"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="26"/>
+      <c r="M22" s="26"/>
+      <c r="N22" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="2:14" s="1" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-      <c r="B23" s="15">
+    <row r="23" spans="2:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="B23" s="13">
         <v>9</v>
       </c>
-      <c r="C23" s="6" t="s">
-[...12 lines deleted...]
-      <c r="N23" s="11">
+      <c r="C23" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="D23" s="26"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="26"/>
+      <c r="G23" s="26"/>
+      <c r="H23" s="26"/>
+      <c r="I23" s="26"/>
+      <c r="J23" s="26"/>
+      <c r="K23" s="26"/>
+      <c r="L23" s="26"/>
+      <c r="M23" s="26"/>
+      <c r="N23" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="2:14" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.3">
-      <c r="B24" s="15">
+    <row r="24" spans="2:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B24" s="13">
         <v>10</v>
       </c>
-      <c r="C24" s="6" t="s">
-[...12 lines deleted...]
-      <c r="N24" s="11">
+      <c r="C24" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D24" s="26"/>
+      <c r="E24" s="26"/>
+      <c r="F24" s="26"/>
+      <c r="G24" s="26"/>
+      <c r="H24" s="26"/>
+      <c r="I24" s="26"/>
+      <c r="J24" s="26"/>
+      <c r="K24" s="26"/>
+      <c r="L24" s="26"/>
+      <c r="M24" s="26"/>
+      <c r="N24" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="2:14" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.3">
-      <c r="B25" s="15">
+    <row r="25" spans="2:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B25" s="13">
         <v>11</v>
       </c>
-      <c r="C25" s="6" t="s">
-[...12 lines deleted...]
-      <c r="N25" s="11">
+      <c r="C25" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="26"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="26"/>
+      <c r="G25" s="26"/>
+      <c r="H25" s="26"/>
+      <c r="I25" s="26"/>
+      <c r="J25" s="26"/>
+      <c r="K25" s="26"/>
+      <c r="L25" s="26"/>
+      <c r="M25" s="26"/>
+      <c r="N25" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="2:14" ht="13" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="N26" s="13">
+    <row r="26" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B26" s="3"/>
+      <c r="C26" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="10"/>
+      <c r="E26" s="10"/>
+      <c r="F26" s="10"/>
+      <c r="G26" s="10"/>
+      <c r="H26" s="10"/>
+      <c r="I26" s="10"/>
+      <c r="J26" s="10"/>
+      <c r="K26" s="10"/>
+      <c r="L26" s="10"/>
+      <c r="M26" s="10"/>
+      <c r="N26" s="12">
         <f>SUM(N15:N25)/11</f>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="2:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="B29" s="1">
+    <row r="27" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="C27" s="2"/>
+      <c r="D27" s="9"/>
+      <c r="E27" s="9"/>
+      <c r="F27" s="9"/>
+      <c r="G27" s="9"/>
+      <c r="H27" s="9"/>
+      <c r="I27" s="9"/>
+      <c r="J27" s="9"/>
+      <c r="K27" s="9"/>
+      <c r="L27" s="9"/>
+      <c r="M27" s="9"/>
+    </row>
+    <row r="28" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B28" s="17"/>
+      <c r="C28" s="36" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="29" spans="2:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B29" s="37">
         <v>1</v>
       </c>
-      <c r="C29" s="20" t="s">
-[...4 lines deleted...]
-      <c r="B30" s="1">
+      <c r="C29" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="D29" s="1"/>
+    </row>
+    <row r="30" spans="2:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B30" s="37">
         <v>2</v>
       </c>
       <c r="C30" s="20" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B31" s="37">
         <v>3</v>
       </c>
-      <c r="D30" s="2"/>
-[...11 lines deleted...]
-      <c r="B32" s="1">
+      <c r="C31" s="17" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="B32" s="37">
         <v>4</v>
       </c>
-      <c r="C32" s="20" t="s">
-[...5 lines deleted...]
-      <c r="B33" s="1">
+      <c r="C32" s="17" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="33" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B33" s="37">
         <v>5</v>
       </c>
-      <c r="C33" s="31" t="s">
-[...31 lines deleted...]
-      <c r="C48" s="14"/>
+      <c r="C33" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34" spans="2:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B34" s="37">
+        <v>5</v>
+      </c>
+      <c r="C34" s="17" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="35" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B35" s="37">
+        <v>6</v>
+      </c>
+      <c r="C35" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="36" spans="2:3" ht="51" x14ac:dyDescent="0.2">
+      <c r="B36" s="37">
+        <v>7</v>
+      </c>
+      <c r="C36" s="39" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="39" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="C39" s="1" t="s">
+        <v>92</v>
+      </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="C33" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="C29" r:id="rId1" xr:uid="{0C7AF120-0044-40BB-8806-E76302C12ED6}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>Data!$B$3:$B$4</xm:f>
           </x14:formula1>
           <xm:sqref>D15:M20 D22:M23 D10:D12 D25:M25</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000001000000}">
           <x14:formula1>
             <xm:f>Data!$B$3:$B$5</xm:f>
           </x14:formula1>
           <xm:sqref>D21:M21 D24:M24</xm:sqref>
         </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000003000000}">
+          <x14:formula1>
+            <xm:f>Data!$G$15:$G$51</xm:f>
+          </x14:formula1>
+          <xm:sqref>C6</xm:sqref>
+        </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000002000000}">
           <x14:formula1>
-            <xm:f>Data!$B$8:$B$53</xm:f>
+            <xm:f>Data!$B$8:$B$54</xm:f>
           </x14:formula1>
           <xm:sqref>C5</xm:sqref>
-        </x14:dataValidation>
-[...4 lines deleted...]
-          <xm:sqref>C6</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="B2:L13"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="F10" sqref="F10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="13.6328125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="43.54296875" customWidth="1"/>
+    <col min="2" max="2" width="13.5703125" customWidth="1"/>
+    <col min="3" max="3" width="50.140625" customWidth="1"/>
+    <col min="4" max="5" width="8.85546875" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="43.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:12" ht="50" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="21" t="s">
+    <row r="2" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="D2" s="31"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="G2" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2" s="32"/>
+      <c r="I2" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="J2" s="32"/>
+      <c r="K2" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="L2" s="32"/>
+    </row>
+    <row r="3" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="19">
+        <v>1</v>
+      </c>
+      <c r="C3" s="33"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="20"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="35"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="35"/>
+      <c r="K3" s="33"/>
+      <c r="L3" s="35"/>
+    </row>
+    <row r="4" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="19">
+        <v>2</v>
+      </c>
+      <c r="C4" s="33"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="20"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="33"/>
+      <c r="L4" s="35"/>
+    </row>
+    <row r="5" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="19">
+        <v>3</v>
+      </c>
+      <c r="C5" s="33"/>
+      <c r="D5" s="34"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="20"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="33"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="33"/>
+      <c r="L5" s="35"/>
+    </row>
+    <row r="6" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="19">
         <v>4</v>
       </c>
-      <c r="C2" s="33" t="s">
-[...81 lines deleted...]
-      <c r="B7" s="22">
+      <c r="C6" s="33"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="20"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="35"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="33"/>
+      <c r="L6" s="35"/>
+    </row>
+    <row r="7" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="19">
         <v>5</v>
       </c>
-      <c r="C7" s="36"/>
-[...11 lines deleted...]
-      <c r="B8" s="22">
+      <c r="C7" s="33"/>
+      <c r="D7" s="34"/>
+      <c r="E7" s="35"/>
+      <c r="F7" s="20"/>
+      <c r="G7" s="33"/>
+      <c r="H7" s="35"/>
+      <c r="I7" s="33"/>
+      <c r="J7" s="35"/>
+      <c r="K7" s="33"/>
+      <c r="L7" s="35"/>
+    </row>
+    <row r="8" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="19">
         <v>6</v>
       </c>
-      <c r="C8" s="36"/>
-[...11 lines deleted...]
-      <c r="B9" s="22">
+      <c r="C8" s="33"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="35"/>
+      <c r="F8" s="20"/>
+      <c r="G8" s="33"/>
+      <c r="H8" s="35"/>
+      <c r="I8" s="33"/>
+      <c r="J8" s="35"/>
+      <c r="K8" s="33"/>
+      <c r="L8" s="35"/>
+    </row>
+    <row r="9" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="19">
         <v>7</v>
       </c>
-      <c r="C9" s="36"/>
-[...11 lines deleted...]
-      <c r="B10" s="22">
+      <c r="C9" s="33"/>
+      <c r="D9" s="34"/>
+      <c r="E9" s="35"/>
+      <c r="F9" s="20"/>
+      <c r="G9" s="33"/>
+      <c r="H9" s="35"/>
+      <c r="I9" s="33"/>
+      <c r="J9" s="35"/>
+      <c r="K9" s="33"/>
+      <c r="L9" s="35"/>
+    </row>
+    <row r="10" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="19">
         <v>8</v>
       </c>
-      <c r="C10" s="36"/>
-[...11 lines deleted...]
-      <c r="B11" s="22">
+      <c r="C10" s="33"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="35"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="33"/>
+      <c r="H10" s="35"/>
+      <c r="I10" s="33"/>
+      <c r="J10" s="35"/>
+      <c r="K10" s="33"/>
+      <c r="L10" s="35"/>
+    </row>
+    <row r="11" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="19">
         <v>9</v>
       </c>
-      <c r="C11" s="36"/>
-[...11 lines deleted...]
-      <c r="B12" s="22">
+      <c r="C11" s="33"/>
+      <c r="D11" s="34"/>
+      <c r="E11" s="35"/>
+      <c r="F11" s="20"/>
+      <c r="G11" s="33"/>
+      <c r="H11" s="35"/>
+      <c r="I11" s="33"/>
+      <c r="J11" s="35"/>
+      <c r="K11" s="33"/>
+      <c r="L11" s="35"/>
+    </row>
+    <row r="12" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="19">
         <v>10</v>
       </c>
-      <c r="C12" s="36"/>
-[...11 lines deleted...]
-      <c r="B13" s="22">
+      <c r="C12" s="33"/>
+      <c r="D12" s="34"/>
+      <c r="E12" s="35"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="33"/>
+      <c r="H12" s="35"/>
+      <c r="I12" s="33"/>
+      <c r="J12" s="35"/>
+      <c r="K12" s="33"/>
+      <c r="L12" s="35"/>
+    </row>
+    <row r="13" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="19">
         <v>11</v>
       </c>
-      <c r="C13" s="36"/>
-[...8 lines deleted...]
-      <c r="L13" s="38"/>
+      <c r="C13" s="33"/>
+      <c r="D13" s="34"/>
+      <c r="E13" s="35"/>
+      <c r="F13" s="20"/>
+      <c r="G13" s="33"/>
+      <c r="H13" s="35"/>
+      <c r="I13" s="33"/>
+      <c r="J13" s="35"/>
+      <c r="K13" s="33"/>
+      <c r="L13" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="48">
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="K10:L10"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="G9:H9"/>
@@ -1919,441 +2031,504 @@
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="B3:G53"/>
+  <dimension ref="B3:G56"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="G3" sqref="G3:G38"/>
+    <sheetView topLeftCell="A5" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="E45" sqref="E45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="17.6328125" customWidth="1"/>
+    <col min="2" max="2" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B3">
         <v>1</v>
       </c>
-      <c r="G3" s="27">
+      <c r="G3" s="23">
         <v>45901</v>
       </c>
     </row>
-    <row r="4" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B4">
         <v>0</v>
       </c>
-      <c r="G4" s="27">
+      <c r="G4" s="23">
         <v>45931</v>
       </c>
     </row>
-    <row r="5" spans="2:7" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="G5" s="27">
+    <row r="5" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B5" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="G5" s="23">
         <v>45962</v>
       </c>
     </row>
-    <row r="6" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="G6" s="27">
+    <row r="6" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G6" s="23">
         <v>45992</v>
       </c>
     </row>
-    <row r="7" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="G7" s="27">
+    <row r="7" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G7" s="23">
         <v>46023</v>
       </c>
     </row>
-    <row r="8" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B8" t="s">
+        <v>33</v>
+      </c>
+      <c r="G8" s="23">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="9" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B9" t="s">
+        <v>34</v>
+      </c>
+      <c r="G9" s="23">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="10" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B10" t="s">
+        <v>35</v>
+      </c>
+      <c r="G10" s="23">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="11" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B11" t="s">
+        <v>36</v>
+      </c>
+      <c r="G11" s="23">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="12" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B12" t="s">
         <v>37</v>
       </c>
-      <c r="G8" s="27">
-[...12 lines deleted...]
-      <c r="B10" t="s">
+      <c r="G12" s="23">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="13" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B13" t="s">
         <v>38</v>
       </c>
-      <c r="G10" s="27">
-[...4 lines deleted...]
-      <c r="B11" t="s">
+      <c r="G13" s="23">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="14" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G14" s="23">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="15" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B15" t="s">
         <v>39</v>
       </c>
-      <c r="G11" s="27">
-[...4 lines deleted...]
-      <c r="B12" t="s">
+      <c r="G15" s="23">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="16" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B16" t="s">
         <v>40</v>
       </c>
-      <c r="G12" s="27">
-[...4 lines deleted...]
-      <c r="B13" t="s">
+      <c r="G16" s="23">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="17" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B17" t="s">
         <v>41</v>
       </c>
-      <c r="G13" s="27">
-[...9 lines deleted...]
-      <c r="B15" t="s">
+      <c r="G17" s="23">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="18" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B18" t="s">
         <v>42</v>
       </c>
-      <c r="G15" s="27">
-[...4 lines deleted...]
-      <c r="B16" t="s">
+      <c r="G18" s="23">
+        <v>46357</v>
+      </c>
+    </row>
+    <row r="19" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B19" t="s">
         <v>43</v>
       </c>
-      <c r="G16" s="27">
-[...4 lines deleted...]
-      <c r="B17" t="s">
+      <c r="G19" s="23">
+        <v>46388</v>
+      </c>
+    </row>
+    <row r="20" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B20" t="s">
         <v>44</v>
       </c>
-      <c r="G17" s="27">
-[...4 lines deleted...]
-      <c r="B18" t="s">
+      <c r="G20" s="23">
+        <v>46419</v>
+      </c>
+    </row>
+    <row r="21" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B21" t="s">
         <v>45</v>
       </c>
-      <c r="G18" s="27">
-[...4 lines deleted...]
-      <c r="B19" t="s">
+      <c r="G21" s="23">
+        <v>46447</v>
+      </c>
+    </row>
+    <row r="22" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B22" t="s">
         <v>46</v>
       </c>
-      <c r="G19" s="27">
-[...4 lines deleted...]
-      <c r="B20" t="s">
+      <c r="G22" s="23">
+        <v>46478</v>
+      </c>
+    </row>
+    <row r="23" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B23" t="s">
         <v>47</v>
       </c>
-      <c r="G20" s="27">
-[...23 lines deleted...]
-      <c r="G23" s="27">
+      <c r="G23" s="23">
         <v>46508</v>
       </c>
     </row>
-    <row r="24" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B24" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="G24" s="27">
+        <v>48</v>
+      </c>
+      <c r="G24" s="23">
         <v>46539</v>
       </c>
     </row>
-    <row r="25" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B25" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="G25" s="27">
+        <v>49</v>
+      </c>
+      <c r="G25" s="23">
         <v>46569</v>
       </c>
     </row>
-    <row r="26" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="G26" s="27">
+    <row r="26" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G26" s="23">
         <v>46600</v>
       </c>
     </row>
-    <row r="27" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B27" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G27" s="27">
+        <v>50</v>
+      </c>
+      <c r="G27" s="23">
         <v>46631</v>
       </c>
     </row>
-    <row r="28" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B28" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="G28" s="27">
+        <v>51</v>
+      </c>
+      <c r="G28" s="23">
         <v>46661</v>
       </c>
     </row>
-    <row r="29" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B29" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="G29" s="27">
+        <v>52</v>
+      </c>
+      <c r="G29" s="23">
         <v>46692</v>
       </c>
     </row>
-    <row r="30" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B30" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="G30" s="27">
+        <v>53</v>
+      </c>
+      <c r="G30" s="23">
         <v>46722</v>
       </c>
     </row>
-    <row r="31" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B31" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="G31" s="27">
+        <v>54</v>
+      </c>
+      <c r="G31" s="23">
         <v>46753</v>
       </c>
     </row>
-    <row r="32" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B32" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="G32" s="27">
+        <v>55</v>
+      </c>
+      <c r="G32" s="23">
         <v>46784</v>
       </c>
     </row>
-    <row r="33" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B33" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G33" s="27">
+        <v>56</v>
+      </c>
+      <c r="G33" s="23">
         <v>46813</v>
       </c>
     </row>
-    <row r="34" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B34" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G34" s="27">
+        <v>57</v>
+      </c>
+      <c r="G34" s="23">
         <v>46844</v>
       </c>
     </row>
-    <row r="35" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B35" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="G35" s="27">
+        <v>58</v>
+      </c>
+      <c r="G35" s="23">
         <v>46874</v>
       </c>
     </row>
-    <row r="36" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B36" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="G36" s="27">
+        <v>59</v>
+      </c>
+      <c r="G36" s="23">
         <v>46905</v>
       </c>
     </row>
-    <row r="37" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B37" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="G37" s="27">
+        <v>60</v>
+      </c>
+      <c r="G37" s="23">
         <v>46935</v>
       </c>
     </row>
-    <row r="38" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B38" t="s">
         <v>61</v>
       </c>
-      <c r="G38" s="27">
+      <c r="G38" s="23">
         <v>46966</v>
       </c>
     </row>
-    <row r="39" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B39" t="s">
+        <v>91</v>
+      </c>
+      <c r="G39" s="23">
+        <v>46997</v>
+      </c>
+    </row>
+    <row r="40" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B40" t="s">
+        <v>90</v>
+      </c>
+      <c r="G40" s="23">
+        <v>47027</v>
+      </c>
+    </row>
+    <row r="41" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B41" t="s">
         <v>62</v>
       </c>
-      <c r="G39" s="27"/>
-[...2 lines deleted...]
-      <c r="B40" t="s">
+      <c r="G41" s="23">
+        <v>47058</v>
+      </c>
+    </row>
+    <row r="42" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B42" t="s">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B41" t="s">
+      <c r="G42" s="23">
+        <v>47088</v>
+      </c>
+    </row>
+    <row r="43" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B43" t="s">
         <v>64</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="B45" t="s">
+      <c r="G43" s="23">
+        <v>47119</v>
+      </c>
+    </row>
+    <row r="44" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B44" t="s">
+        <v>65</v>
+      </c>
+      <c r="G44" s="23">
+        <v>47150</v>
+      </c>
+    </row>
+    <row r="45" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G45" s="23">
+        <v>47178</v>
+      </c>
+    </row>
+    <row r="46" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B46" t="s">
+        <v>66</v>
+      </c>
+      <c r="G46" s="23">
+        <v>47209</v>
+      </c>
+    </row>
+    <row r="47" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B47" t="s">
+        <v>67</v>
+      </c>
+      <c r="G47" s="23">
+        <v>47239</v>
+      </c>
+    </row>
+    <row r="48" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B48" t="s">
+        <v>68</v>
+      </c>
+      <c r="G48" s="23">
+        <v>47270</v>
+      </c>
+    </row>
+    <row r="49" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B49" t="s">
+        <v>69</v>
+      </c>
+      <c r="G49" s="23">
+        <v>47300</v>
+      </c>
+    </row>
+    <row r="50" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B50" t="s">
         <v>70</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B46" t="s">
+      <c r="G50" s="23">
+        <v>47331</v>
+      </c>
+    </row>
+    <row r="51" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B51" t="s">
         <v>71</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B47" t="s">
+      <c r="G51" s="23">
+        <v>47362</v>
+      </c>
+    </row>
+    <row r="52" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B52" t="s">
         <v>72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B48" t="s">
+      <c r="G52" s="23"/>
+    </row>
+    <row r="53" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B53" t="s">
         <v>73</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="B52" t="s">
+      <c r="G53" s="23"/>
+    </row>
+    <row r="54" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B54" t="s">
         <v>74</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="G54" s="23"/>
+    </row>
+    <row r="55" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G55" s="23"/>
+    </row>
+    <row r="56" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G56" s="23"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B46" sqref="B46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Endotracheal Tube</vt:lpstr>
       <vt:lpstr>Action Plan</vt:lpstr>
       <vt:lpstr>Data</vt:lpstr>
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company>Leeds Teaching Hospitals</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Alison Richmond</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>