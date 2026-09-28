--- v0 (2026-05-07)
+++ v1 (2026-09-28)
@@ -1,290 +1,190 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\a&amp;e_LGIJUB\WYCCODN\Network Admin\Benchmarking 2023 onwards\Benchmarking Tools\2025 10 observations\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\a&amp;e_LGIJUB\WYCCODN\Network Admin\Benchmarking 2023 onwards\Benchmarking Tools\2026 updates\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AF719213-4391-48E6-B28B-B8718632F602}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8C21CF7-3991-4ABF-9A5F-5E2ECA277B6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Eye Care Benchmark" sheetId="1" r:id="rId1"/>
     <sheet name="Action Plan" sheetId="3" r:id="rId2"/>
-    <sheet name="Data" sheetId="2" state="hidden" r:id="rId3"/>
-    <sheet name="Sheet1" sheetId="4" r:id="rId4"/>
+    <sheet name="Data" sheetId="2" r:id="rId3"/>
+    <sheet name="Appendix 1 Assessment Tool" sheetId="4" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N12" i="1" l="1"/>
   <c r="N13" i="1"/>
   <c r="N14" i="1"/>
   <c r="N15" i="1"/>
   <c r="N16" i="1"/>
   <c r="N17" i="1"/>
   <c r="N11" i="1"/>
   <c r="N18" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="80">
-[...1 lines deleted...]
-    <t>References</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="82">
+  <si>
+    <t>Eye Care Benchmark</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Instructions</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+The following benchmark should be undertaken for patients who are on the critical care unit.
+Within the month, select 10 patients (observations) and review their care. 
+If it is not possible to review 10 different patients, it is acceptable to review the care of a patient more than once in a different 24 hour period.
+*Denotes where the past 24 hours of care should be used.
+Insert 1 for Yes, 0 for No or NA where appropriate from the drop down box.
+Where improvement actions are required, please complete action plan tab.</t>
+    </r>
+  </si>
+  <si>
+    <t>Critical Care Unit</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Completed By</t>
+  </si>
+  <si>
+    <t>1=YES</t>
+  </si>
+  <si>
+    <t>0=NO</t>
+  </si>
+  <si>
+    <t>NA</t>
   </si>
   <si>
     <t>Care Element</t>
   </si>
   <si>
+    <t>Observation 1</t>
+  </si>
+  <si>
+    <t>Observation 2</t>
+  </si>
+  <si>
+    <t>Observation 3</t>
+  </si>
+  <si>
+    <t>Observation 4</t>
+  </si>
+  <si>
+    <t>Observation 5</t>
+  </si>
+  <si>
+    <t>Observation 6</t>
+  </si>
+  <si>
+    <t>Observation 7</t>
+  </si>
+  <si>
+    <t>Observation 8</t>
+  </si>
+  <si>
+    <t>Observation 9</t>
+  </si>
+  <si>
+    <t>Observation 10</t>
+  </si>
+  <si>
     <t>% when element of care was performed</t>
-  </si>
-[...178 lines deleted...]
-    <t>Lightman S, Larkin G, McHugh J, Montgomery, H, hingorani, M (2020) Opthalmic Services Guidance, Eye Care in the Intensive Care Unit (ICU).  Royal College of Opthalmologists &amp; Intensive Care Society, London.</t>
   </si>
   <si>
     <r>
       <t>Has eye cleansing occurred at least every 4 hours to remove exudate, debris or dried occular medication?</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>3</t>
     </r>
   </si>
   <si>
     <r>
       <t>If reduced or absent blink reflex and/or incomplete eye closure (lagopthalmos) with conjunctival exposure, has lubricant been applied?</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
@@ -356,209 +256,342 @@
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
     <r>
       <t>Where required, has a referral been made to ophthalmology for advice?</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
+    <t>Total Compliance</t>
+  </si>
+  <si>
+    <t>References</t>
+  </si>
+  <si>
     <t>Joyce N. (2002) Eye Care for Intensive Care Patients, A Systematic review No 21. The Joanna Briggs Institute for Evidence Based Nursing and Midwifery.</t>
   </si>
   <si>
+    <t>Lightman S, Larkin G, McHugh J, Montgomery, H, hingorani, M (2020) Opthalmic Services Guidance, Eye Care in the Intensive Care Unit (ICU).  Royal College of Opthalmologists &amp; Intensive Care Society, London.</t>
+  </si>
+  <si>
+    <t>Johnson, K &amp; Rolls KD (2014) Eye Cre for Critically Ill Adults. Chatswood, NSW. Agency for Clinical Innovation</t>
+  </si>
+  <si>
+    <t>Comments</t>
+  </si>
+  <si>
+    <t>Action Plan</t>
+  </si>
+  <si>
+    <t>Person responsible</t>
+  </si>
+  <si>
+    <t>Time Scale</t>
+  </si>
+  <si>
+    <t>Date Completed</t>
+  </si>
+  <si>
+    <t>Hull Royal</t>
+  </si>
+  <si>
+    <t>Castle Hill</t>
+  </si>
+  <si>
+    <t>Grimsby</t>
+  </si>
+  <si>
+    <t>Scunthorpe</t>
+  </si>
+  <si>
+    <t>York</t>
+  </si>
+  <si>
+    <t>Scarborough</t>
+  </si>
+  <si>
+    <t>Airedale</t>
+  </si>
+  <si>
+    <t>Bradford</t>
+  </si>
+  <si>
+    <t>CHFT</t>
+  </si>
+  <si>
+    <t>Pinderfields</t>
+  </si>
+  <si>
+    <t>Harrogate</t>
+  </si>
+  <si>
+    <t>Nuffield</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LTHT J54 General </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LTHT J81 Surg / Onc </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LTHT Cardiac </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LTHT Neuro </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LTHT General </t>
+  </si>
+  <si>
+    <t>Northumbria Specialist Emergency Care Hospital</t>
+  </si>
+  <si>
+    <t>Freeman Ward 37</t>
+  </si>
+  <si>
+    <t>Freeman Ward 21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RVI Ward 38 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RVI Ward 18 </t>
+  </si>
+  <si>
+    <t>South Tyneside</t>
+  </si>
+  <si>
+    <t>QE, Gateshead</t>
+  </si>
+  <si>
+    <t>Sunderland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Durham </t>
+  </si>
+  <si>
+    <t>Darlington</t>
+  </si>
+  <si>
+    <t>North Tees</t>
+  </si>
+  <si>
+    <t xml:space="preserve">James Cook General </t>
+  </si>
+  <si>
+    <t>James Cook Spinal</t>
+  </si>
+  <si>
+    <t>James Cook Neuro</t>
+  </si>
+  <si>
+    <t>Cumberland Infirmary</t>
+  </si>
+  <si>
+    <t>West Cumberland</t>
+  </si>
+  <si>
+    <t>Barnsley</t>
+  </si>
+  <si>
+    <t>Bassetlaw</t>
+  </si>
+  <si>
+    <t>Doncaster</t>
+  </si>
+  <si>
+    <t>Rotherham</t>
+  </si>
+  <si>
     <t>STH D Floor</t>
   </si>
   <si>
     <t>STH E Floor</t>
   </si>
   <si>
     <t>STH K Floor</t>
   </si>
   <si>
-    <t>Observation 6</t>
-[...11 lines deleted...]
-    <t>Observation 10</t>
+    <t>STH Neuro</t>
+  </si>
+  <si>
+    <t>STH Cardiac</t>
   </si>
   <si>
     <r>
       <t>Has the patient had an eye care assessment within 4 hours of admission using an eye assessment tool?</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (See Appendix 1 for example of assessment tool)</t>
+    </r>
   </si>
   <si>
     <r>
       <t>Has the patient had eye care reassessment at least every 12 hours after the first assessment using an eye assessment tool?</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
-  </si>
-  <si>
     <r>
       <rPr>
-        <b/>
-[...9 lines deleted...]
-        <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">
-[...5 lines deleted...]
-Where improvement actions are required, please complete action plan tab.</t>
+      <t xml:space="preserve"> (See Appendix 1 for example of assessment tool)</t>
     </r>
+  </si>
+  <si>
+    <t>James Cook Cardiac HDU</t>
+  </si>
+  <si>
+    <t>James Cook Cardiac ICU</t>
+  </si>
+  <si>
+    <t>Audit Tool updated June 2026. Due for review June 2029</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -575,388 +608,295 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...23 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="17" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>1704106</xdr:colOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>510117</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>504825</xdr:rowOff>
+      <xdr:rowOff>1051849</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 6">
+        <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FC14E48-AE6C-4E6A-8223-B4209A1622A6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1270000" y="0"/>
+          <a:ext cx="7101417" cy="1048674"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>559299</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>38379</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81AB72F6-4835-8E75-4D77-70E9122758CD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1219200" y="0"/>
-[...132 lines deleted...]
-          <a:ext cx="2147888" cy="520700"/>
+          <a:off x="609600" y="158750"/>
+          <a:ext cx="9703299" cy="5435879"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -1213,1080 +1153,1088 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="3" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="B1:O39"/>
+  <dimension ref="B1:O26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B3" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6"/>
+    <sheetView tabSelected="1" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F29" sqref="F29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="9.81640625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="5" width="10.81640625" customWidth="1"/>
+    <col min="2" max="2" width="9.85546875" customWidth="1"/>
+    <col min="3" max="3" width="77.140625" style="1" customWidth="1"/>
+    <col min="4" max="5" width="10.85546875" customWidth="1"/>
     <col min="6" max="6" width="11" customWidth="1"/>
-    <col min="7" max="7" width="10.453125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="15" width="60.36328125" customWidth="1"/>
+    <col min="7" max="7" width="10.42578125" customWidth="1"/>
+    <col min="8" max="13" width="11.42578125" customWidth="1"/>
+    <col min="14" max="14" width="17.42578125" customWidth="1"/>
+    <col min="15" max="15" width="60.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:15" s="1" customFormat="1" ht="58" customHeight="1" x14ac:dyDescent="0.25">
-[...42 lines deleted...]
-      <c r="B6" s="22" t="s">
+    <row r="1" spans="2:15" ht="83.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="2:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C2" s="13" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="2:15" ht="121.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C3" s="12" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="2:15" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C4" s="12"/>
+    </row>
+    <row r="5" spans="2:15" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="5"/>
+    </row>
+    <row r="6" spans="2:15" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="26"/>
+    </row>
+    <row r="7" spans="2:15" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="E7" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="G7" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="2:15" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C8" s="12"/>
+    </row>
+    <row r="9" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+    </row>
+    <row r="10" spans="2:15" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="3"/>
+      <c r="C10" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="H10" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="I10" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="J10" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="K10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L10" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="44"/>
-[...7 lines deleted...]
-      <c r="B7" s="23" t="s">
+      <c r="M10" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="6"/>
-[...34 lines deleted...]
-      <c r="C10" s="6" t="s">
+      <c r="N10" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="O10" s="24"/>
+    </row>
+    <row r="11" spans="2:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="10">
         <v>1</v>
       </c>
-      <c r="D10" s="37" t="s">
-[...38 lines deleted...]
-      <c r="C11" s="34" t="s">
+      <c r="C11" s="22" t="s">
         <v>77</v>
       </c>
-      <c r="D11" s="24"/>
-[...9 lines deleted...]
-      <c r="N11" s="8">
+      <c r="D11" s="21"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="21"/>
+      <c r="G11" s="21"/>
+      <c r="H11" s="21"/>
+      <c r="I11" s="21"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21"/>
+      <c r="L11" s="21"/>
+      <c r="M11" s="21"/>
+      <c r="N11" s="7">
         <f>SUM(D11:M11)/10+IF(D11="NA",0.1)+IF(E11="NA",0.1)+IF(F11="NA",0.1)+IF(G11="NA",0.1)+IF(H11="NA",0.1)+IF(I11="NA",0.1)+IF(J11="NA",0.1)+IF(K11="NA",0.1)+IF(L11="NA",0.1)+IF(M11="NA",0.1)</f>
         <v>0</v>
       </c>
-      <c r="O11" s="28"/>
-[...2 lines deleted...]
-      <c r="B12" s="12">
+      <c r="O11" s="1"/>
+    </row>
+    <row r="12" spans="2:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="10">
         <v>2</v>
       </c>
-      <c r="C12" s="34" t="s">
+      <c r="C12" s="22" t="s">
         <v>78</v>
       </c>
-      <c r="D12" s="24"/>
-[...9 lines deleted...]
-      <c r="N12" s="29">
+      <c r="D12" s="21"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="21"/>
+      <c r="G12" s="21"/>
+      <c r="H12" s="21"/>
+      <c r="I12" s="21"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="21"/>
+      <c r="N12" s="7">
         <f t="shared" ref="N12:N17" si="0">SUM(D12:M12)/10+IF(D12="NA",0.1)+IF(E12="NA",0.1)+IF(F12="NA",0.1)+IF(G12="NA",0.1)+IF(H12="NA",0.1)+IF(I12="NA",0.1)+IF(J12="NA",0.1)+IF(K12="NA",0.1)+IF(L12="NA",0.1)+IF(M12="NA",0.1)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="2:15" ht="34" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="12">
+    <row r="13" spans="2:15" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="10">
         <v>3</v>
       </c>
-      <c r="C13" s="35" t="s">
-[...12 lines deleted...]
-      <c r="N13" s="29">
+      <c r="C13" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" s="21"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="21"/>
+      <c r="G13" s="21"/>
+      <c r="H13" s="21"/>
+      <c r="I13" s="21"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="21"/>
+      <c r="L13" s="21"/>
+      <c r="M13" s="21"/>
+      <c r="N13" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="2:15" ht="31" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B14" s="12">
+    <row r="14" spans="2:15" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="10">
         <v>4</v>
       </c>
-      <c r="C14" s="34" t="s">
-[...12 lines deleted...]
-      <c r="N14" s="29">
+      <c r="C14" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="21"/>
+      <c r="E14" s="21"/>
+      <c r="F14" s="21"/>
+      <c r="G14" s="21"/>
+      <c r="H14" s="21"/>
+      <c r="I14" s="21"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="21"/>
+      <c r="L14" s="21"/>
+      <c r="M14" s="21"/>
+      <c r="N14" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="2:15" s="1" customFormat="1" ht="33.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="12">
+    <row r="15" spans="2:15" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="10">
         <v>5</v>
       </c>
-      <c r="C15" s="34" t="s">
-[...12 lines deleted...]
-      <c r="N15" s="29">
+      <c r="C15" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="21"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="21"/>
+      <c r="G15" s="21"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="21"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
+      <c r="N15" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="2:15" s="27" customFormat="1" ht="35.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="30">
+    <row r="16" spans="2:15" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="10">
         <v>6</v>
       </c>
-      <c r="C16" s="34" t="s">
-[...12 lines deleted...]
-      <c r="N16" s="29">
+      <c r="C16" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="21"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
+      <c r="N16" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="2:14" s="27" customFormat="1" ht="23.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="30">
+    <row r="17" spans="2:14" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="10">
         <v>7</v>
       </c>
-      <c r="C17" s="18" t="s">
-[...12 lines deleted...]
-      <c r="N17" s="29">
+      <c r="C17" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="21"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="21"/>
+      <c r="G17" s="21"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="21"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="21"/>
+      <c r="M17" s="21"/>
+      <c r="N17" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="N18" s="10">
+    <row r="18" spans="2:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="3"/>
+      <c r="C18" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="9">
         <f>SUM(N11:N17)/7</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="2:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="B21" s="27">
+    <row r="19" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="C19" s="2"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="6"/>
+      <c r="L19" s="6"/>
+      <c r="M19" s="6"/>
+    </row>
+    <row r="20" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B20" s="35"/>
+      <c r="C20" s="20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="B21" s="35">
         <v>1</v>
       </c>
-      <c r="C21" s="25" t="s">
-[...4 lines deleted...]
-      <c r="B22" s="26">
+      <c r="C21" s="36" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="B22" s="35">
         <v>2</v>
       </c>
-      <c r="C22" s="25" t="s">
-[...10 lines deleted...]
-      <c r="B23" s="26">
+      <c r="C22" s="36" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="1"/>
+    </row>
+    <row r="23" spans="2:14" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="B23" s="35">
         <v>3</v>
       </c>
-      <c r="C23" s="33" t="s">
-[...35 lines deleted...]
-      <c r="C39" s="11"/>
+      <c r="C23" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" s="1"/>
+    </row>
+    <row r="24" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B24" s="27"/>
+      <c r="C24" s="28"/>
+      <c r="D24" s="1"/>
+    </row>
+    <row r="25" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="C25"/>
+      <c r="D25" s="1"/>
+    </row>
+    <row r="26" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="C26" s="1" t="s">
+        <v>81</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>Data!$B$3:$B$4</xm:f>
           </x14:formula1>
           <xm:sqref>D11:M12</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000001000000}">
           <x14:formula1>
-            <xm:f>Data!$B$8:$B$53</xm:f>
+            <xm:f>Data!$B$8:$B$54</xm:f>
           </x14:formula1>
           <xm:sqref>C5</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000002000000}">
           <x14:formula1>
-            <xm:f>Data!$G$3:$G$38</xm:f>
+            <xm:f>Data!$G$15:$G$51</xm:f>
           </x14:formula1>
           <xm:sqref>C6</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000003000000}">
           <x14:formula1>
             <xm:f>Data!$B$3:$B$5</xm:f>
           </x14:formula1>
           <xm:sqref>D13:M17</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="B2:L9"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
+    <sheetView topLeftCell="A6" workbookViewId="0">
       <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="13.54296875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="43.54296875" customWidth="1"/>
+    <col min="2" max="2" width="13.5703125" customWidth="1"/>
+    <col min="3" max="3" width="50.140625" customWidth="1"/>
+    <col min="4" max="5" width="8.85546875" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="43.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:12" ht="50.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="16" t="s">
+    <row r="2" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="D2" s="33"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="G2" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="H2" s="34"/>
+      <c r="I2" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="J2" s="34"/>
+      <c r="K2" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="L2" s="34"/>
+    </row>
+    <row r="3" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="15">
         <v>1</v>
       </c>
-      <c r="C2" s="41" t="s">
-[...36 lines deleted...]
-      <c r="B4" s="17">
+      <c r="C3" s="29"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="31"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="31"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="31"/>
+    </row>
+    <row r="4" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="15">
         <v>2</v>
       </c>
-      <c r="C4" s="38"/>
-[...11 lines deleted...]
-      <c r="B5" s="17">
+      <c r="C4" s="29"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="31"/>
+      <c r="K4" s="29"/>
+      <c r="L4" s="31"/>
+    </row>
+    <row r="5" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="15">
         <v>3</v>
       </c>
-      <c r="C5" s="38"/>
-[...11 lines deleted...]
-      <c r="B6" s="17">
+      <c r="C5" s="29"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="16"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="31"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="31"/>
+      <c r="K5" s="29"/>
+      <c r="L5" s="31"/>
+    </row>
+    <row r="6" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="15">
         <v>4</v>
       </c>
-      <c r="C6" s="38"/>
-[...11 lines deleted...]
-      <c r="B7" s="17">
+      <c r="C6" s="29"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="31"/>
+      <c r="F6" s="16"/>
+      <c r="G6" s="29"/>
+      <c r="H6" s="31"/>
+      <c r="I6" s="29"/>
+      <c r="J6" s="31"/>
+      <c r="K6" s="29"/>
+      <c r="L6" s="31"/>
+    </row>
+    <row r="7" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="15">
         <v>5</v>
       </c>
-      <c r="C7" s="38"/>
-[...11 lines deleted...]
-      <c r="B8" s="17">
+      <c r="C7" s="29"/>
+      <c r="D7" s="30"/>
+      <c r="E7" s="31"/>
+      <c r="F7" s="16"/>
+      <c r="G7" s="29"/>
+      <c r="H7" s="31"/>
+      <c r="I7" s="29"/>
+      <c r="J7" s="31"/>
+      <c r="K7" s="29"/>
+      <c r="L7" s="31"/>
+    </row>
+    <row r="8" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="15">
         <v>6</v>
       </c>
-      <c r="C8" s="38"/>
-[...11 lines deleted...]
-      <c r="B9" s="17">
+      <c r="C8" s="29"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="31"/>
+      <c r="F8" s="16"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="31"/>
+      <c r="I8" s="29"/>
+      <c r="J8" s="31"/>
+      <c r="K8" s="29"/>
+      <c r="L8" s="31"/>
+    </row>
+    <row r="9" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="15">
         <v>7</v>
       </c>
-      <c r="C9" s="38"/>
-[...8 lines deleted...]
-      <c r="L9" s="40"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="30"/>
+      <c r="E9" s="31"/>
+      <c r="F9" s="16"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="31"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="31"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="32">
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="B3:G53"/>
+  <dimension ref="B3:G57"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="J34" sqref="J34"/>
+    <sheetView topLeftCell="A34" workbookViewId="0">
+      <selection activeCell="M54" sqref="M54"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="17.54296875" customWidth="1"/>
-    <col min="7" max="7" width="15.54296875" customWidth="1"/>
+    <col min="2" max="2" width="17.5703125" customWidth="1"/>
+    <col min="7" max="7" width="15.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B3">
         <v>1</v>
       </c>
-      <c r="G3" s="21">
+      <c r="G3" s="18">
         <v>45901</v>
       </c>
     </row>
-    <row r="4" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B4">
         <v>0</v>
       </c>
-      <c r="G4" s="21">
+      <c r="G4" s="18">
         <v>45931</v>
       </c>
     </row>
-    <row r="5" spans="2:7" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="G5" s="21">
+    <row r="5" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B5" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="G5" s="18">
         <v>45962</v>
       </c>
     </row>
-    <row r="6" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="G6" s="21">
+    <row r="6" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G6" s="18">
         <v>45992</v>
       </c>
     </row>
-    <row r="7" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="G7" s="21">
+    <row r="7" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G7" s="18">
         <v>46023</v>
       </c>
     </row>
-    <row r="8" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B8" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="G8" s="21">
+        <v>35</v>
+      </c>
+      <c r="G8" s="18">
         <v>46054</v>
       </c>
     </row>
-    <row r="9" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B9" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G9" s="21">
+        <v>36</v>
+      </c>
+      <c r="G9" s="18">
         <v>46082</v>
       </c>
     </row>
-    <row r="10" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B10" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="G10" s="21">
+        <v>37</v>
+      </c>
+      <c r="G10" s="18">
         <v>46113</v>
       </c>
     </row>
-    <row r="11" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B11" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="G11" s="21">
+        <v>38</v>
+      </c>
+      <c r="G11" s="18">
         <v>46143</v>
       </c>
     </row>
-    <row r="12" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B12" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="G12" s="21">
+        <v>39</v>
+      </c>
+      <c r="G12" s="18">
         <v>46174</v>
       </c>
     </row>
-    <row r="13" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B13" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="G13" s="21">
+        <v>40</v>
+      </c>
+      <c r="G13" s="18">
         <v>46204</v>
       </c>
     </row>
-    <row r="14" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="G14" s="21">
+    <row r="14" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G14" s="18">
         <v>46235</v>
       </c>
     </row>
-    <row r="15" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B15" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="G15" s="21">
+        <v>41</v>
+      </c>
+      <c r="G15" s="18">
         <v>46266</v>
       </c>
     </row>
-    <row r="16" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B16" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G16" s="21">
+        <v>42</v>
+      </c>
+      <c r="G16" s="18">
         <v>46296</v>
       </c>
     </row>
-    <row r="17" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B17" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="G17" s="21">
+        <v>43</v>
+      </c>
+      <c r="G17" s="18">
         <v>46327</v>
       </c>
     </row>
-    <row r="18" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B18" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="G18" s="21">
+        <v>44</v>
+      </c>
+      <c r="G18" s="18">
         <v>46357</v>
       </c>
     </row>
-    <row r="19" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B19" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="G19" s="21">
+        <v>45</v>
+      </c>
+      <c r="G19" s="18">
         <v>46388</v>
       </c>
     </row>
-    <row r="20" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B20" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G20" s="21">
+        <v>46</v>
+      </c>
+      <c r="G20" s="18">
         <v>46419</v>
       </c>
     </row>
-    <row r="21" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B21" t="s">
+        <v>47</v>
+      </c>
+      <c r="G21" s="18">
+        <v>46447</v>
+      </c>
+    </row>
+    <row r="22" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B22" t="s">
         <v>48</v>
       </c>
-      <c r="G21" s="21">
-[...4 lines deleted...]
-      <c r="B22" t="s">
+      <c r="G22" s="18">
+        <v>46478</v>
+      </c>
+    </row>
+    <row r="23" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B23" t="s">
         <v>49</v>
       </c>
-      <c r="G22" s="21">
-[...4 lines deleted...]
-      <c r="B23" t="s">
+      <c r="G23" s="18">
+        <v>46508</v>
+      </c>
+    </row>
+    <row r="24" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B24" t="s">
         <v>50</v>
       </c>
-      <c r="G23" s="21">
-[...4 lines deleted...]
-      <c r="B24" t="s">
+      <c r="G24" s="18">
+        <v>46539</v>
+      </c>
+    </row>
+    <row r="25" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B25" t="s">
         <v>51</v>
       </c>
-      <c r="G24" s="21">
-[...4 lines deleted...]
-      <c r="B25" t="s">
+      <c r="G25" s="18">
+        <v>46569</v>
+      </c>
+    </row>
+    <row r="26" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G26" s="18">
+        <v>46600</v>
+      </c>
+    </row>
+    <row r="27" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B27" t="s">
         <v>52</v>
       </c>
-      <c r="G25" s="21">
-[...12 lines deleted...]
-      <c r="G27" s="21">
+      <c r="G27" s="18">
         <v>46631</v>
       </c>
     </row>
-    <row r="28" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B28" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="G28" s="21">
+        <v>53</v>
+      </c>
+      <c r="G28" s="18">
         <v>46661</v>
       </c>
     </row>
-    <row r="29" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B29" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="G29" s="21">
+        <v>54</v>
+      </c>
+      <c r="G29" s="18">
         <v>46692</v>
       </c>
     </row>
-    <row r="30" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B30" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="G30" s="21">
+        <v>55</v>
+      </c>
+      <c r="G30" s="18">
         <v>46722</v>
       </c>
     </row>
-    <row r="31" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B31" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="G31" s="21">
+        <v>56</v>
+      </c>
+      <c r="G31" s="18">
         <v>46753</v>
       </c>
     </row>
-    <row r="32" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B32" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="G32" s="21">
+        <v>57</v>
+      </c>
+      <c r="G32" s="18">
         <v>46784</v>
       </c>
     </row>
-    <row r="33" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B33" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G33" s="21">
+        <v>58</v>
+      </c>
+      <c r="G33" s="18">
         <v>46813</v>
       </c>
     </row>
-    <row r="34" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B34" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="G34" s="21">
+        <v>59</v>
+      </c>
+      <c r="G34" s="18">
         <v>46844</v>
       </c>
     </row>
-    <row r="35" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B35" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G35" s="21">
+        <v>60</v>
+      </c>
+      <c r="G35" s="18">
         <v>46874</v>
       </c>
     </row>
-    <row r="36" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B36" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="G36" s="21">
+        <v>61</v>
+      </c>
+      <c r="G36" s="18">
         <v>46905</v>
       </c>
     </row>
-    <row r="37" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B37" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="G37" s="21">
+        <v>62</v>
+      </c>
+      <c r="G37" s="18">
         <v>46935</v>
       </c>
     </row>
-    <row r="38" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B38" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="G38" s="21">
+        <v>63</v>
+      </c>
+      <c r="G38" s="18">
         <v>46966</v>
       </c>
     </row>
-    <row r="39" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B39" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-    <row r="40" spans="2:7" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+      <c r="G39" s="18">
+        <v>46997</v>
+      </c>
+    </row>
+    <row r="40" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B40" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="41" spans="2:7" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+      <c r="G40" s="18">
+        <v>47027</v>
+      </c>
+    </row>
+    <row r="41" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B41" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="42" spans="2:7" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+      <c r="G41" s="18">
+        <v>47058</v>
+      </c>
+    </row>
+    <row r="42" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B42" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="43" spans="2:7" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+      <c r="G42" s="18">
+        <v>47088</v>
+      </c>
+    </row>
+    <row r="43" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B43" t="s">
-        <v>43</v>
-[...7 lines deleted...]
-    <row r="46" spans="2:7" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+      <c r="G43" s="18">
+        <v>47119</v>
+      </c>
+    </row>
+    <row r="44" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B44" t="s">
+        <v>67</v>
+      </c>
+      <c r="G44" s="18">
+        <v>47150</v>
+      </c>
+    </row>
+    <row r="45" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G45" s="18">
+        <v>47178</v>
+      </c>
+    </row>
+    <row r="46" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B46" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="47" spans="2:7" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+      <c r="G46" s="18">
+        <v>47209</v>
+      </c>
+    </row>
+    <row r="47" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B47" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="48" spans="2:7" x14ac:dyDescent="0.25">
+        <v>69</v>
+      </c>
+      <c r="G47" s="18">
+        <v>47239</v>
+      </c>
+    </row>
+    <row r="48" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B48" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-      <c r="B50" s="27" t="s">
         <v>70</v>
       </c>
-    </row>
-    <row r="51" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="G48" s="18">
+        <v>47270</v>
+      </c>
+    </row>
+    <row r="49" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B49" t="s">
+        <v>71</v>
+      </c>
+      <c r="G49" s="18">
+        <v>47300</v>
+      </c>
+    </row>
+    <row r="50" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B50" t="s">
+        <v>72</v>
+      </c>
+      <c r="G50" s="18">
+        <v>47331</v>
+      </c>
+    </row>
+    <row r="51" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B51" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="52" spans="2:2" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+      <c r="G51" s="18">
+        <v>47362</v>
+      </c>
+    </row>
+    <row r="52" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B52" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="53" spans="2:2" x14ac:dyDescent="0.25">
+        <v>74</v>
+      </c>
+      <c r="G52" s="18"/>
+    </row>
+    <row r="53" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B53" t="s">
-        <v>58</v>
-      </c>
+        <v>75</v>
+      </c>
+      <c r="G53" s="18"/>
+    </row>
+    <row r="54" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B54" t="s">
+        <v>76</v>
+      </c>
+      <c r="G54" s="18"/>
+    </row>
+    <row r="55" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G55" s="18"/>
+    </row>
+    <row r="56" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G56" s="18"/>
+    </row>
+    <row r="57" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G57" s="18"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <sheetPr>
+    <tabColor rgb="FF00B050"/>
+  </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I21" sqref="I21"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Eye Care Benchmark</vt:lpstr>
       <vt:lpstr>Action Plan</vt:lpstr>
       <vt:lpstr>Data</vt:lpstr>
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Appendix 1 Assessment Tool</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company>Leeds Teaching Hospitals</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Alison Richmond</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>