--- v0 (2026-05-07)
+++ v1 (2026-09-28)
@@ -1,360 +1,258 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\a&amp;e_LGIJUB\WYCCODN\Network Admin\Benchmarking 2023 onwards\Benchmarking Tools\2025 10 observations\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\a&amp;e_LGIJUB\WYCCODN\Network Admin\Benchmarking 2023 onwards\Benchmarking Tools\2026 updates\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{912047E0-B459-447F-A649-5F7394B3C134}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{343837E3-56C3-43A5-911F-3D063C2B540A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Oral Care Benchmark" sheetId="1" r:id="rId1"/>
     <sheet name="Action Plan" sheetId="3" r:id="rId2"/>
     <sheet name="Data" sheetId="2" state="hidden" r:id="rId3"/>
-    <sheet name="Sheet1" sheetId="4" r:id="rId4"/>
+    <sheet name="Appendix 1 Assessment Tool " sheetId="4" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N12" i="1" l="1"/>
+  <c r="N14" i="1" l="1"/>
+  <c r="N12" i="1"/>
   <c r="N13" i="1"/>
-  <c r="N14" i="1"/>
   <c r="N15" i="1"/>
   <c r="N16" i="1"/>
   <c r="N17" i="1"/>
+  <c r="N18" i="1"/>
   <c r="N11" i="1"/>
-  <c r="N18" i="1" l="1"/>
+  <c r="N19" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="80">
-[...1 lines deleted...]
-    <t>References</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="86">
+  <si>
+    <t>Oral Care Benchmark</t>
+  </si>
+  <si>
+    <t>Critical Care Unit</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Completed By</t>
+  </si>
+  <si>
+    <t>1=YES</t>
+  </si>
+  <si>
+    <t>0=NO</t>
+  </si>
+  <si>
+    <t>NA</t>
   </si>
   <si>
     <t>Care Element</t>
   </si>
   <si>
+    <t>Observation 1</t>
+  </si>
+  <si>
+    <t>Observation 2</t>
+  </si>
+  <si>
+    <t>Observation 3</t>
+  </si>
+  <si>
+    <t>Observation 4</t>
+  </si>
+  <si>
+    <t>Observation 5</t>
+  </si>
+  <si>
+    <t>Observation 6</t>
+  </si>
+  <si>
+    <t>Observation 7</t>
+  </si>
+  <si>
+    <t>Observation 8</t>
+  </si>
+  <si>
+    <t>Observation 9</t>
+  </si>
+  <si>
+    <t>Observation 10</t>
+  </si>
+  <si>
     <t>% when element of care was performed</t>
-  </si>
-[...178 lines deleted...]
-    <t>Winning L, Lundy FT, Blackwood B, McAuley DF, El Karim I. Oral health care for the critically ill: a narrative review. Crit Care. 2021 Oct 1;25(1):353.</t>
   </si>
   <si>
     <r>
       <t>Has the patient had their teeth and tongue brushed with a toothbrush, toothpaste (fluoride/non-foaming) and sterile water at least twice per 24 hour period?</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <r>
-      <t>If assessed as having a dry mouth, has a water-soluable moisturiser / spray been applied to the patients oral cavity at least every 4 hours?</t>
+      <t>Have oral swabs been used to clean and moisturise the patients teeth / oral cavity at least every 4 hours, inbetween teeth brushing?</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>HEE (2019) Mouth Care Matters. A Guide for Hospital Healthcare Professionals. Second Edition</t>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">(Choose NA option for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>non-ventilated patients only</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> who declined/continuity of sleep)</t>
+    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Have the patients dentures been cleaned a minimum of once daily with a toothbrush and soaked in </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>denture cleaner / water when not in use?</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
-    <t>STH D Floor</t>
-[...9 lines deleted...]
-      <t>Have oral swabs been used to clean and moisturise the patients teeth / oral cavity at least every 4 hours, inbetween teeth brushing?</t>
+    <r>
+      <t>Has the patient had water based moisturiser/lip balm applied to lips at least every 4 hours?</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
@@ -362,179 +260,405 @@
       </rPr>
       <t xml:space="preserve">(Choose NA option for </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>non-ventilated patients only</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> who declined/continuity of sleep)</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Has the patient had water based moisturiser/lip balm applied to lips at least every 4 hours?</t>
+      <t>If assessed as having a dry mouth, has a water-soluable moisturiser / spray been applied to the patients oral cavity at least every 4 hours?</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
-    <r>
-[...1 lines deleted...]
-        <sz val="10"/>
+  </si>
+  <si>
+    <t>Total Compliance</t>
+  </si>
+  <si>
+    <t>References</t>
+  </si>
+  <si>
+    <t>Collins T, Plowright C, Gibson V, Stayt L, Clarke S, Caisley J, Watkins CH, Hodges E, Leaver G, Leyland S, McCready P, Millin S, Platten J, Scallon M, Tipene P, Wilcox G. British Association of Critical Care Nurses: Evidence-based consensus paper for oral care within adult critical care units. Nurs Crit Care. 2021 Jul;26(4):224-233.</t>
+  </si>
+  <si>
+    <t>Winning L, Lundy FT, Blackwood B, McAuley DF, El Karim I. Oral health care for the critically ill: a narrative review. Crit Care. 2021 Oct 1;25(1):353.</t>
+  </si>
+  <si>
+    <t>HEE (2019) Mouth Care Matters. A Guide for Hospital Healthcare Professionals. Second Edition</t>
+  </si>
+  <si>
+    <t>Comments</t>
+  </si>
+  <si>
+    <t>Action Plan</t>
+  </si>
+  <si>
+    <t>Person responsible</t>
+  </si>
+  <si>
+    <t>Time Scale</t>
+  </si>
+  <si>
+    <t>Date Completed</t>
+  </si>
+  <si>
+    <t>Hull Royal</t>
+  </si>
+  <si>
+    <t>Castle Hill</t>
+  </si>
+  <si>
+    <t>Grimsby</t>
+  </si>
+  <si>
+    <t>Scunthorpe</t>
+  </si>
+  <si>
+    <t>York</t>
+  </si>
+  <si>
+    <t>Scarborough</t>
+  </si>
+  <si>
+    <t>Airedale</t>
+  </si>
+  <si>
+    <t>Bradford</t>
+  </si>
+  <si>
+    <t>CHFT</t>
+  </si>
+  <si>
+    <t>Pinderfields</t>
+  </si>
+  <si>
+    <t>Harrogate</t>
+  </si>
+  <si>
+    <t>Nuffield</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LTHT J54 General </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LTHT J81 Surg / Onc </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LTHT Cardiac </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LTHT Neuro </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LTHT General </t>
+  </si>
+  <si>
+    <t>Northumbria Specialist Emergency Care Hospital</t>
+  </si>
+  <si>
+    <t>Freeman Ward 37</t>
+  </si>
+  <si>
+    <t>Freeman Ward 21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RVI Ward 38 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RVI Ward 18 </t>
+  </si>
+  <si>
+    <t>South Tyneside</t>
+  </si>
+  <si>
+    <t>QE, Gateshead</t>
+  </si>
+  <si>
+    <t>Sunderland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Durham </t>
+  </si>
+  <si>
+    <t>Darlington</t>
+  </si>
+  <si>
+    <t>North Tees</t>
+  </si>
+  <si>
+    <t xml:space="preserve">James Cook General </t>
+  </si>
+  <si>
+    <t>James Cook Spinal</t>
+  </si>
+  <si>
+    <t>James Cook Neuro</t>
+  </si>
+  <si>
+    <t>Cumberland Infirmary</t>
+  </si>
+  <si>
+    <t>West Cumberland</t>
+  </si>
+  <si>
+    <t>Barnsley</t>
+  </si>
+  <si>
+    <t>Bassetlaw</t>
+  </si>
+  <si>
+    <t>Doncaster</t>
+  </si>
+  <si>
+    <t>Rotherham</t>
+  </si>
+  <si>
+    <t>STH D Floor</t>
+  </si>
+  <si>
+    <t>STH E Floor</t>
+  </si>
+  <si>
+    <t>STH K Floor</t>
+  </si>
+  <si>
+    <t>STH Neuro</t>
+  </si>
+  <si>
+    <t>STH Cardiac</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">British Association of Critical Care Nurses (2020) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> </t>
+      <t>Evidence-based consensus paper for oral care within adult critical care units</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <color rgb="FFFF0000"/>
-[...7 lines deleted...]
-        <b/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>. Newcastle Upon Tyne: British Association of Critical Care Nurses. Available at: https://www.baccn.org/static/uploads/resources/BACCN_-_Oral_Consensus_Paper_FINAL_fDXdpdX.pdf</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Price, R., MacLennan, G. and Glen, J. (2014) 'Selective digestive or oropharyngeal decontamination and topical oropharyngeal chlorhexidine for prevention of death in general intensive care: systematic review and network meta-analysis', </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
         <sz val="8"/>
-        <color rgb="FFFF0000"/>
-[...3 lines deleted...]
-      <t>non-ventilated patients only</t>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>BMJ</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <color rgb="FFFF0000"/>
-[...19 lines deleted...]
-    <t>Observation 10</t>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>, 348(g2197), pp. 1–11.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">London Health Sciences Centre (2025) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Procedure: oral care in intubated or trached patients</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>. London, ON: LHSC Critical Care Trauma Centre. Available at: https://www.lhsc.on.ca/critical-care-trauma-centre/procedure-oral-care-in-intubated-or-trached-patients</t>
+    </r>
   </si>
   <si>
     <r>
       <t>Has the patient had an oral assessment completed within 6 hours of admission using an oral assessment tool?</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(See Appendix 1 for example)</t>
+    </r>
   </si>
   <si>
     <r>
       <t>Has the patient had an oral reassessment at least every 12 hours after the first assessment using an oral assessment tool?</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(See Appendix 1 for example)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Where prescribed, has the chlorhedixine (or cetylpyridium chloride) mouthwash/gel been administered to the patient? </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>4,5,6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (Choose NA option when not prescribed). </t>
+    </r>
+  </si>
+  <si>
+    <t>James Cook Cardiac HDU</t>
+  </si>
+  <si>
+    <t>James Cook Cardiac ICU</t>
+  </si>
+  <si>
+    <t>Audit Tool updated June 2026. Due for Review June 2029</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Instructions</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 The following benchmark should be undertaken for patients who are in critical care.
 Within the month, select 10 patients (observations) and review their care. 
 If it is not possible to review 10 different patients, it is acceptable to review the care of a patient more than once in a different 24 hour period.
-*Denotes where the past 24 hours of care should be used.
 Insert 1 for Yes, 0 for No or NA where appropriate from the drop down box.
 Where improvement actions are required, please complete action plan tab.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -563,61 +687,74 @@
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -643,357 +780,306 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="17" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="17" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>1704106</xdr:colOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>529167</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>504825</xdr:rowOff>
+      <xdr:rowOff>1051849</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 6">
+        <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9489DFB-D09A-4AC4-B648-C2556B56D1A5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1270000" y="0"/>
+          <a:ext cx="7101417" cy="1048674"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>540248</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>76481</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D02B72C-3BFD-12C2-3A3F-D0B869CEE411}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1219200" y="0"/>
-[...132 lines deleted...]
-          <a:ext cx="2147888" cy="520700"/>
+          <a:off x="609600" y="158750"/>
+          <a:ext cx="9684248" cy="5473981"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -1250,1076 +1336,1160 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="3" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="B1:Q39"/>
+  <dimension ref="B1:Q30"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B3" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="9.81640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="14" width="14.453125" customWidth="1"/>
+    <col min="2" max="2" width="9.85546875" customWidth="1"/>
+    <col min="3" max="3" width="77.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.85546875" customWidth="1"/>
+    <col min="5" max="5" width="10.5703125" customWidth="1"/>
+    <col min="6" max="6" width="10.42578125" customWidth="1"/>
+    <col min="7" max="7" width="10.140625" customWidth="1"/>
+    <col min="8" max="13" width="10.5703125" customWidth="1"/>
+    <col min="14" max="14" width="14.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:17" s="1" customFormat="1" ht="58" customHeight="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="C3" s="13" t="s">
+    <row r="1" spans="2:17" ht="84" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="2:17" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C2" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="2:17" ht="121.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C3" s="11" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="4" spans="2:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C4" s="11"/>
+    </row>
+    <row r="5" spans="2:17" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="5"/>
+    </row>
+    <row r="6" spans="2:17" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="27"/>
+    </row>
+    <row r="7" spans="2:17" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="E7" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="16" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="2:17" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C8" s="11"/>
+    </row>
+    <row r="9" spans="2:17" x14ac:dyDescent="0.2">
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+    </row>
+    <row r="10" spans="2:17" ht="51" x14ac:dyDescent="0.2">
+      <c r="B10" s="3"/>
+      <c r="C10" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="H10" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="J10" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="K10" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="L10" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="M10" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="N10" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q10" s="24"/>
+    </row>
+    <row r="11" spans="2:17" ht="27" x14ac:dyDescent="0.2">
+      <c r="B11" s="32">
+        <v>1</v>
+      </c>
+      <c r="C11" s="21" t="s">
         <v>79</v>
       </c>
-    </row>
-[...124 lines deleted...]
-      <c r="N11" s="27">
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="20"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="20"/>
+      <c r="I11" s="20"/>
+      <c r="J11" s="20"/>
+      <c r="K11" s="20"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="20"/>
+      <c r="N11" s="7">
         <f>SUM(D11:M11)/10+IF(D11="NA",0.1)+IF(E11="NA",0.1)+IF(F11="NA",0.1)+IF(G11="NA",0.1)+IF(H11="NA",0.1)+IF(I11="NA",0.1)+IF(J11="NA",0.1)+IF(K11="NA",0.1)+IF(L11="NA",0.1)+IF(M11="NA",0.1)</f>
         <v>0</v>
       </c>
-      <c r="Q11" s="34"/>
-[...2 lines deleted...]
-      <c r="B12" s="26">
+      <c r="Q11" s="24"/>
+    </row>
+    <row r="12" spans="2:17" ht="27" x14ac:dyDescent="0.2">
+      <c r="B12" s="32">
         <v>2</v>
       </c>
-      <c r="C12" s="30" t="s">
-[...13 lines deleted...]
-        <f t="shared" ref="N12:N17" si="0">SUM(D12:M12)/10+IF(D12="NA",0.1)+IF(E12="NA",0.1)+IF(F12="NA",0.1)+IF(G12="NA",0.1)+IF(H12="NA",0.1)+IF(I12="NA",0.1)+IF(J12="NA",0.1)+IF(K12="NA",0.1)+IF(L12="NA",0.1)+IF(M12="NA",0.1)</f>
+      <c r="C12" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="D12" s="20"/>
+      <c r="E12" s="20"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="20"/>
+      <c r="H12" s="20"/>
+      <c r="I12" s="20"/>
+      <c r="J12" s="20"/>
+      <c r="K12" s="20"/>
+      <c r="L12" s="20"/>
+      <c r="M12" s="20"/>
+      <c r="N12" s="7">
+        <f t="shared" ref="N12:N18" si="0">SUM(D12:M12)/10+IF(D12="NA",0.1)+IF(E12="NA",0.1)+IF(F12="NA",0.1)+IF(G12="NA",0.1)+IF(H12="NA",0.1)+IF(I12="NA",0.1)+IF(J12="NA",0.1)+IF(K12="NA",0.1)+IF(L12="NA",0.1)+IF(M12="NA",0.1)</f>
         <v>0</v>
       </c>
-      <c r="Q12" s="34"/>
-[...2 lines deleted...]
-      <c r="B13" s="26">
+      <c r="Q12" s="24"/>
+    </row>
+    <row r="13" spans="2:17" ht="27" x14ac:dyDescent="0.25">
+      <c r="B13" s="32">
         <v>3</v>
       </c>
-      <c r="C13" s="31" t="s">
-[...12 lines deleted...]
-      <c r="N13" s="27">
+      <c r="C13" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="20"/>
+      <c r="I13" s="20"/>
+      <c r="J13" s="20"/>
+      <c r="K13" s="20"/>
+      <c r="L13" s="20"/>
+      <c r="M13" s="20"/>
+      <c r="N13" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="Q13" s="35"/>
-[...2 lines deleted...]
-      <c r="B14" s="26">
+      <c r="Q13" s="25"/>
+    </row>
+    <row r="14" spans="2:17" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="32">
         <v>4</v>
       </c>
-      <c r="C14" s="32" t="s">
-[...12 lines deleted...]
-      <c r="N14" s="27">
+      <c r="C14" s="28" t="s">
+        <v>81</v>
+      </c>
+      <c r="D14" s="20"/>
+      <c r="E14" s="20"/>
+      <c r="F14" s="20"/>
+      <c r="G14" s="20"/>
+      <c r="H14" s="20"/>
+      <c r="I14" s="20"/>
+      <c r="J14" s="20"/>
+      <c r="K14" s="20"/>
+      <c r="L14" s="20"/>
+      <c r="M14" s="20"/>
+      <c r="N14" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B15" s="26">
+      <c r="Q14" s="25"/>
+    </row>
+    <row r="15" spans="2:17" ht="44.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="32">
         <v>5</v>
       </c>
-      <c r="C15" s="30" t="s">
-[...12 lines deleted...]
-      <c r="N15" s="27">
+      <c r="C15" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="20"/>
+      <c r="I15" s="20"/>
+      <c r="J15" s="20"/>
+      <c r="K15" s="20"/>
+      <c r="L15" s="20"/>
+      <c r="M15" s="20"/>
+      <c r="N15" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="2:17" s="25" customFormat="1" ht="31" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="26">
+    <row r="16" spans="2:17" ht="27" x14ac:dyDescent="0.2">
+      <c r="B16" s="32">
         <v>6</v>
       </c>
-      <c r="C16" s="30" t="s">
-[...12 lines deleted...]
-      <c r="N16" s="27">
+      <c r="C16" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="20"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="20"/>
+      <c r="G16" s="20"/>
+      <c r="H16" s="20"/>
+      <c r="I16" s="20"/>
+      <c r="J16" s="20"/>
+      <c r="K16" s="20"/>
+      <c r="L16" s="20"/>
+      <c r="M16" s="20"/>
+      <c r="N16" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="2:14" s="25" customFormat="1" ht="27" x14ac:dyDescent="0.25">
-      <c r="B17" s="26">
+    <row r="17" spans="2:14" ht="30.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="32">
         <v>7</v>
       </c>
-      <c r="C17" s="30" t="s">
-[...12 lines deleted...]
-      <c r="N17" s="27">
+      <c r="C17" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="20"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="20"/>
+      <c r="I17" s="20"/>
+      <c r="J17" s="20"/>
+      <c r="K17" s="20"/>
+      <c r="L17" s="20"/>
+      <c r="M17" s="20"/>
+      <c r="N17" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:14" ht="23.5" customHeight="1" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-        <f>SUM(N11:N17)/7</f>
+    <row r="18" spans="2:14" ht="27" x14ac:dyDescent="0.2">
+      <c r="B18" s="32">
+        <v>8</v>
+      </c>
+      <c r="C18" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" s="20"/>
+      <c r="E18" s="20"/>
+      <c r="F18" s="20"/>
+      <c r="G18" s="20"/>
+      <c r="H18" s="20"/>
+      <c r="I18" s="20"/>
+      <c r="J18" s="20"/>
+      <c r="K18" s="20"/>
+      <c r="L18" s="20"/>
+      <c r="M18" s="20"/>
+      <c r="N18" s="7">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="2:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="C19" s="3"/>
+    <row r="19" spans="2:14" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="3"/>
+      <c r="C19" s="8" t="s">
+        <v>24</v>
+      </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="C20" s="18" t="s">
+      <c r="N19" s="9">
+        <f>SUM(N11:N18)/9</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="2:14" ht="50" x14ac:dyDescent="0.25">
-      <c r="B21" s="24">
+    <row r="20" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="C20" s="2"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="6"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="6"/>
+      <c r="L20" s="6"/>
+      <c r="M20" s="6"/>
+    </row>
+    <row r="21" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B21" s="32"/>
+      <c r="C21" s="19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="45" x14ac:dyDescent="0.2">
+      <c r="B22" s="29">
         <v>1</v>
       </c>
-      <c r="C21" s="23" t="s">
-[...9 lines deleted...]
-    <row r="23" spans="2:14" s="1" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C22" s="33" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="B23" s="29">
+        <v>2</v>
+      </c>
       <c r="C23" s="33" t="s">
-        <v>65</v>
-[...39 lines deleted...]
-      <c r="C39" s="11"/>
+        <v>27</v>
+      </c>
+      <c r="D23" s="1"/>
+    </row>
+    <row r="24" spans="2:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="29">
+        <v>3</v>
+      </c>
+      <c r="C24" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="1"/>
+    </row>
+    <row r="25" spans="2:14" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="34">
+        <v>4</v>
+      </c>
+      <c r="C25" s="35" t="s">
+        <v>76</v>
+      </c>
+      <c r="D25" s="1"/>
+      <c r="G25" s="30"/>
+    </row>
+    <row r="26" spans="2:14" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="34">
+        <v>5</v>
+      </c>
+      <c r="C26" s="35" t="s">
+        <v>77</v>
+      </c>
+      <c r="D26" s="1"/>
+    </row>
+    <row r="27" spans="2:14" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="34">
+        <v>6</v>
+      </c>
+      <c r="C27" s="35" t="s">
+        <v>78</v>
+      </c>
+      <c r="D27" s="1"/>
+    </row>
+    <row r="28" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="C28"/>
+      <c r="D28" s="1"/>
+    </row>
+    <row r="30" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="C30" s="1" t="s">
+        <v>84</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>Data!$B$3:$B$4</xm:f>
           </x14:formula1>
           <xm:sqref>D11:M13</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000001000000}">
           <x14:formula1>
-            <xm:f>Data!$B$8:$B$53</xm:f>
+            <xm:f>Data!$B$8:$B$54</xm:f>
           </x14:formula1>
           <xm:sqref>C5</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000002000000}">
           <x14:formula1>
-            <xm:f>Data!$G$3:$G$38</xm:f>
+            <xm:f>Data!$G$15:$G$51</xm:f>
           </x14:formula1>
           <xm:sqref>C6</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000003000000}">
           <x14:formula1>
             <xm:f>Data!$B$3:$B$5</xm:f>
           </x14:formula1>
-          <xm:sqref>D14:M17</xm:sqref>
+          <xm:sqref>D14:M18</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="B2:L9"/>
+  <dimension ref="B2:L11"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C24" sqref="C24"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="13.54296875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="43.54296875" customWidth="1"/>
+    <col min="2" max="2" width="13.5703125" customWidth="1"/>
+    <col min="3" max="3" width="50.140625" customWidth="1"/>
+    <col min="4" max="5" width="8.85546875" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="43.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:12" ht="50.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="15" t="s">
+    <row r="2" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2" s="37"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="G2" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="H2" s="38"/>
+      <c r="I2" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="J2" s="38"/>
+      <c r="K2" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="L2" s="38"/>
+    </row>
+    <row r="3" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="14">
         <v>1</v>
       </c>
-      <c r="C2" s="37" t="s">
-[...36 lines deleted...]
-      <c r="B4" s="16">
+      <c r="C3" s="39"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="15"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="41"/>
+    </row>
+    <row r="4" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="14">
         <v>2</v>
       </c>
-      <c r="C4" s="40"/>
-[...11 lines deleted...]
-      <c r="B5" s="16">
+      <c r="C4" s="39"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="15"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="41"/>
+    </row>
+    <row r="5" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="14">
         <v>3</v>
       </c>
-      <c r="C5" s="40"/>
-[...11 lines deleted...]
-      <c r="B6" s="16">
+      <c r="C5" s="39"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="15"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="41"/>
+    </row>
+    <row r="6" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="14">
         <v>4</v>
       </c>
-      <c r="C6" s="40"/>
-[...11 lines deleted...]
-      <c r="B7" s="16">
+      <c r="C6" s="39"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="15"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="41"/>
+    </row>
+    <row r="7" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="14">
         <v>5</v>
       </c>
-      <c r="C7" s="40"/>
-[...11 lines deleted...]
-      <c r="B8" s="16">
+      <c r="C7" s="39"/>
+      <c r="D7" s="40"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="15"/>
+      <c r="G7" s="39"/>
+      <c r="H7" s="41"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="41"/>
+      <c r="K7" s="39"/>
+      <c r="L7" s="41"/>
+    </row>
+    <row r="8" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="14">
         <v>6</v>
       </c>
-      <c r="C8" s="40"/>
-[...11 lines deleted...]
-      <c r="B9" s="16">
+      <c r="C8" s="39"/>
+      <c r="D8" s="40"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="15"/>
+      <c r="G8" s="39"/>
+      <c r="H8" s="41"/>
+      <c r="I8" s="39"/>
+      <c r="J8" s="41"/>
+      <c r="K8" s="39"/>
+      <c r="L8" s="41"/>
+    </row>
+    <row r="9" spans="2:12" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="14">
         <v>7</v>
       </c>
-      <c r="C9" s="40"/>
-      <c r="D9" s="41"/>
+      <c r="C9" s="42"/>
+      <c r="D9" s="42"/>
       <c r="E9" s="42"/>
-      <c r="F9" s="17"/>
-      <c r="G9" s="40"/>
+      <c r="F9" s="15"/>
+      <c r="G9" s="42"/>
       <c r="H9" s="42"/>
-      <c r="I9" s="40"/>
+      <c r="I9" s="42"/>
       <c r="J9" s="42"/>
-      <c r="K9" s="40"/>
+      <c r="K9" s="42"/>
       <c r="L9" s="42"/>
     </row>
+    <row r="10" spans="2:12" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="14">
+        <v>8</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="43"/>
+      <c r="H10" s="44"/>
+      <c r="I10" s="43"/>
+      <c r="J10" s="44"/>
+      <c r="K10" s="43"/>
+      <c r="L10" s="44"/>
+    </row>
+    <row r="11" spans="2:12" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="14">
+        <v>9</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="43"/>
+      <c r="H11" s="44"/>
+      <c r="I11" s="43"/>
+      <c r="J11" s="44"/>
+      <c r="K11" s="43"/>
+      <c r="L11" s="44"/>
+    </row>
   </sheetData>
-  <mergeCells count="32">
+  <mergeCells count="38">
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="I11:J11"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="B3:G53"/>
+  <dimension ref="B3:G54"/>
   <sheetViews>
-    <sheetView topLeftCell="A18" workbookViewId="0">
-      <selection activeCell="I34" sqref="I34"/>
+    <sheetView topLeftCell="A28" workbookViewId="0">
+      <selection activeCell="G50" sqref="G50:G51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="17.54296875" customWidth="1"/>
-    <col min="7" max="7" width="17.453125" customWidth="1"/>
+    <col min="2" max="2" width="17.5703125" customWidth="1"/>
+    <col min="7" max="7" width="17.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B3">
         <v>1</v>
       </c>
-      <c r="G3" s="20">
+      <c r="G3" s="17">
         <v>45901</v>
       </c>
     </row>
-    <row r="4" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B4">
         <v>0</v>
       </c>
-      <c r="G4" s="20">
+      <c r="G4" s="17">
         <v>45931</v>
       </c>
     </row>
-    <row r="5" spans="2:7" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="G5" s="20">
+    <row r="5" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B5" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="17">
         <v>45962</v>
       </c>
     </row>
-    <row r="6" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="G6" s="20">
+    <row r="6" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G6" s="17">
         <v>45992</v>
       </c>
     </row>
-    <row r="7" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="G7" s="20">
+    <row r="7" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G7" s="17">
         <v>46023</v>
       </c>
     </row>
-    <row r="8" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B8" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="G8" s="20">
+        <v>34</v>
+      </c>
+      <c r="G8" s="17">
         <v>46054</v>
       </c>
     </row>
-    <row r="9" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B9" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="G9" s="20">
+        <v>35</v>
+      </c>
+      <c r="G9" s="17">
         <v>46082</v>
       </c>
     </row>
-    <row r="10" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B10" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="G10" s="20">
+        <v>36</v>
+      </c>
+      <c r="G10" s="17">
         <v>46113</v>
       </c>
     </row>
-    <row r="11" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B11" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="G11" s="20">
+        <v>37</v>
+      </c>
+      <c r="G11" s="17">
         <v>46143</v>
       </c>
     </row>
-    <row r="12" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B12" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="G12" s="20">
+        <v>38</v>
+      </c>
+      <c r="G12" s="17">
         <v>46174</v>
       </c>
     </row>
-    <row r="13" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B13" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="G13" s="20">
+        <v>39</v>
+      </c>
+      <c r="G13" s="17">
         <v>46204</v>
       </c>
     </row>
-    <row r="14" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="G14" s="20">
+    <row r="14" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G14" s="17">
         <v>46235</v>
       </c>
     </row>
-    <row r="15" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B15" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="G15" s="20">
+        <v>40</v>
+      </c>
+      <c r="G15" s="17">
         <v>46266</v>
       </c>
     </row>
-    <row r="16" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B16" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G16" s="20">
+        <v>41</v>
+      </c>
+      <c r="G16" s="17">
         <v>46296</v>
       </c>
     </row>
-    <row r="17" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B17" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="G17" s="20">
+        <v>42</v>
+      </c>
+      <c r="G17" s="17">
         <v>46327</v>
       </c>
     </row>
-    <row r="18" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B18" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="G18" s="20">
+        <v>43</v>
+      </c>
+      <c r="G18" s="17">
         <v>46357</v>
       </c>
     </row>
-    <row r="19" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B19" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="G19" s="20">
+        <v>44</v>
+      </c>
+      <c r="G19" s="17">
         <v>46388</v>
       </c>
     </row>
-    <row r="20" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B20" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G20" s="20">
+        <v>45</v>
+      </c>
+      <c r="G20" s="17">
         <v>46419</v>
       </c>
     </row>
-    <row r="21" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B21" t="s">
+        <v>46</v>
+      </c>
+      <c r="G21" s="17">
+        <v>46447</v>
+      </c>
+    </row>
+    <row r="22" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B22" t="s">
+        <v>47</v>
+      </c>
+      <c r="G22" s="17">
+        <v>46478</v>
+      </c>
+    </row>
+    <row r="23" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B23" t="s">
         <v>48</v>
       </c>
-      <c r="G21" s="20">
-[...4 lines deleted...]
-      <c r="B22" t="s">
+      <c r="G23" s="17">
+        <v>46508</v>
+      </c>
+    </row>
+    <row r="24" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B24" t="s">
         <v>49</v>
       </c>
-      <c r="G22" s="20">
-[...4 lines deleted...]
-      <c r="B23" t="s">
+      <c r="G24" s="17">
+        <v>46539</v>
+      </c>
+    </row>
+    <row r="25" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B25" t="s">
         <v>50</v>
       </c>
-      <c r="G23" s="20">
-[...4 lines deleted...]
-      <c r="B24" t="s">
+      <c r="G25" s="17">
+        <v>46569</v>
+      </c>
+    </row>
+    <row r="26" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G26" s="17">
+        <v>46600</v>
+      </c>
+    </row>
+    <row r="27" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B27" t="s">
         <v>51</v>
       </c>
-      <c r="G24" s="20">
-[...4 lines deleted...]
-      <c r="B25" t="s">
+      <c r="G27" s="17">
+        <v>46631</v>
+      </c>
+    </row>
+    <row r="28" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B28" t="s">
         <v>52</v>
       </c>
-      <c r="G25" s="20">
-[...20 lines deleted...]
-      <c r="G28" s="20">
+      <c r="G28" s="17">
         <v>46661</v>
       </c>
     </row>
-    <row r="29" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B29" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="G29" s="20">
+        <v>53</v>
+      </c>
+      <c r="G29" s="17">
         <v>46692</v>
       </c>
     </row>
-    <row r="30" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B30" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="G30" s="20">
+        <v>54</v>
+      </c>
+      <c r="G30" s="17">
         <v>46722</v>
       </c>
     </row>
-    <row r="31" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B31" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="G31" s="20">
+        <v>55</v>
+      </c>
+      <c r="G31" s="17">
         <v>46753</v>
       </c>
     </row>
-    <row r="32" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B32" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="G32" s="20">
+        <v>56</v>
+      </c>
+      <c r="G32" s="17">
         <v>46784</v>
       </c>
     </row>
-    <row r="33" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B33" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G33" s="20">
+        <v>57</v>
+      </c>
+      <c r="G33" s="17">
         <v>46813</v>
       </c>
     </row>
-    <row r="34" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B34" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="G34" s="20">
+        <v>58</v>
+      </c>
+      <c r="G34" s="17">
         <v>46844</v>
       </c>
     </row>
-    <row r="35" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B35" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G35" s="20">
+        <v>59</v>
+      </c>
+      <c r="G35" s="17">
         <v>46874</v>
       </c>
     </row>
-    <row r="36" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B36" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="G36" s="20">
+        <v>60</v>
+      </c>
+      <c r="G36" s="17">
         <v>46905</v>
       </c>
     </row>
-    <row r="37" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B37" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="G37" s="20">
+        <v>61</v>
+      </c>
+      <c r="G37" s="17">
         <v>46935</v>
       </c>
     </row>
-    <row r="38" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B38" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="G38" s="20">
+        <v>62</v>
+      </c>
+      <c r="G38" s="17">
         <v>46966</v>
       </c>
     </row>
-    <row r="39" spans="2:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B39" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-    <row r="40" spans="2:7" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+      <c r="G39" s="17">
+        <v>46997</v>
+      </c>
+    </row>
+    <row r="40" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B40" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="41" spans="2:7" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+      <c r="G40" s="17">
+        <v>47027</v>
+      </c>
+    </row>
+    <row r="41" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B41" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="42" spans="2:7" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+      <c r="G41" s="17">
+        <v>47058</v>
+      </c>
+    </row>
+    <row r="42" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B42" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="43" spans="2:7" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+      <c r="G42" s="17">
+        <v>47088</v>
+      </c>
+    </row>
+    <row r="43" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B43" t="s">
-        <v>43</v>
-[...7 lines deleted...]
-    <row r="46" spans="2:7" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+      <c r="G43" s="17">
+        <v>47119</v>
+      </c>
+    </row>
+    <row r="44" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B44" t="s">
+        <v>66</v>
+      </c>
+      <c r="G44" s="17">
+        <v>47150</v>
+      </c>
+    </row>
+    <row r="45" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="G45" s="17">
+        <v>47178</v>
+      </c>
+    </row>
+    <row r="46" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B46" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="47" spans="2:7" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+      <c r="G46" s="17">
+        <v>47209</v>
+      </c>
+    </row>
+    <row r="47" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B47" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="48" spans="2:7" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+      <c r="G47" s="17">
+        <v>47239</v>
+      </c>
+    </row>
+    <row r="48" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B48" t="s">
-        <v>56</v>
-[...13 lines deleted...]
-      <c r="B51" s="25" t="s">
         <v>69</v>
       </c>
-    </row>
-    <row r="52" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="G48" s="17">
+        <v>47270</v>
+      </c>
+    </row>
+    <row r="49" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B49" t="s">
+        <v>70</v>
+      </c>
+      <c r="G49" s="17">
+        <v>47300</v>
+      </c>
+    </row>
+    <row r="50" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B50" t="s">
+        <v>71</v>
+      </c>
+      <c r="G50" s="17">
+        <v>47331</v>
+      </c>
+    </row>
+    <row r="51" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B51" t="s">
+        <v>72</v>
+      </c>
+      <c r="G51" s="17">
+        <v>47362</v>
+      </c>
+    </row>
+    <row r="52" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B52" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="53" spans="2:2" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="53" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B53" t="s">
-        <v>58</v>
+        <v>74</v>
+      </c>
+    </row>
+    <row r="54" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B54" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <sheetPr>
+    <tabColor rgb="FF00B050"/>
+  </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="G15" sqref="G15"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Oral Care Benchmark</vt:lpstr>
       <vt:lpstr>Action Plan</vt:lpstr>
       <vt:lpstr>Data</vt:lpstr>
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Appendix 1 Assessment Tool </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company>Leeds Teaching Hospitals</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Alison Richmond</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>